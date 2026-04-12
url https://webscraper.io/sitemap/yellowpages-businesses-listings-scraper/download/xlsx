--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,101 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/italian-restaurants</t>
+  </si>
+  <si>
+    <t>https://www.yellowpages.com/tucson-az/mip/bianchis-italian-3091338</t>
+  </si>
+  <si>
+    <t>Bianchi's Italian</t>
+  </si>
+  <si>
+    <t>Pizza
+Caterers
+Italian Restaurants</t>
+  </si>
+  <si>
+    <t>1110 N Silverbell RdTucson, AZ 85745</t>
+  </si>
+  <si>
+    <t>vincent@bianchisitalian.com</t>
+  </si>
+  <si>
+    <t>http://bianchisitalian.com</t>
+  </si>
+  <si>
+    <t>Mon - Thu:11:00 am - 11:00 pm
+Fri - Sat:11:00 am - 12:00 am
+Sun:11:00 am - 11:00 pm</t>
+  </si>
+  <si>
+    <t>As we have been family owned and operated since 1977, we are quite certain that you will find our down-home Italian food the best that Tucson has to offer.</t>
+  </si>
+  <si>
+    <t>https://www.yellowpages.com/tucson-az/italian-restaurants?page=2</t>
+  </si>
+  <si>
+    <t>https://www.yellowpages.com/tucson-az/mip/caffe-torino-457985142</t>
+  </si>
+  <si>
+    <t>Caffe Torino</t>
+  </si>
+  <si>
+    <t>Coffee &amp; Espresso Restaurants
+American Restaurants
+Coffee Shops</t>
+  </si>
+  <si>
+    <t>10325 N La Canada DrTucson, AZ 85737</t>
+  </si>
+  <si>
+    <t>caffetorinotucson@gmail.com</t>
+  </si>
+  <si>
+    <t>http://caffetorinoaz.localsearch.com</t>
+  </si>
+  <si>
+    <t>MonClosed
+Tue - Fri:8:00 am - 2:00 pm
+Sat - Sun:8:00 am - 12:00 am</t>
+  </si>
+  <si>
+    <t>Family run Italian restaurant that opened in the year 2000 and expanded over the years. Traditional Italian dishes made from scratch and daily specials available. Dog friendly patio with heaters and coolers for your comfort.Family run Italian restaurant that opened in the year 2000 and expanded over the years. Traditional Italian dishes made from scratch and daily specials available. Dog friendly patio with heaters and coolers for your comfort.</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/mip/bazils-460764236</t>
   </si>
   <si>
     <t>Bazil's</t>
   </si>
   <si>
     <t>Italian Restaurants
 American Restaurants
 Pizza</t>
   </si>
   <si>
     <t>4777 E Sunrise Dr  Bel Air Plaza Shopping CenterTucson, AZ 85718</t>
   </si>
   <si>
     <t>spgetty@cox.net</t>
   </si>
   <si>
     <t>http://www.bazilstucson.com</t>
   </si>
   <si>
     <t>MonClosed
 Tue - Sun:4:00 am - 9:00 pm</t>
   </si>
@@ -133,102 +192,50 @@
   <si>
     <t>https://oreganos.com</t>
   </si>
   <si>
     <t>Mon - Sun:11:00 am - 10:00 pm</t>
   </si>
   <si>
     <t>A neighborhood joint serving tasty Chicago pizzas and Italian dishes. Our recipes are a mix of old family classics along with some innovative culinary creations, all served in abundant portions. Our kitchens bustle with the sounds and smells of big zany flavors served in a unique and retro environment, where every visit is treated like a special occasion. You can always count on a full stomach, great service, and of course, a good dose of garlic breath.</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/mip/oreganos-470492541</t>
   </si>
   <si>
     <t>Oregano's</t>
   </si>
   <si>
     <t>Italian Restaurants
 Bars
 Food Products-Wholesale</t>
   </si>
   <si>
     <t>100 W Orange Grove RdTucson, AZ 85704</t>
   </si>
   <si>
     <t>ntucson_1012@oreganos.com</t>
-  </si>
-[...50 lines deleted...]
-    <t>With 30 years of experience cooking in the finest restaurants, our chef is excited to present their vision to you and all our guests. Our caring and committed staff make sure you have a fantastic experience with us.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -607,260 +614,272 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2">
-        <v>32.3086</v>
+        <v>32.23621</v>
       </c>
       <c r="G2">
-        <v>-110.8903</v>
+        <v>-111.004196</v>
       </c>
       <c r="H2">
-        <v>5205773322</v>
+        <v>5208828500</v>
       </c>
       <c r="I2" t="s">
         <v>21</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2">
         <v>3.5</v>
       </c>
       <c r="L2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
       <c r="O2">
-        <v>460764236</v>
+        <v>3091338</v>
+      </c>
+      <c r="P2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3">
+        <v>32.39348</v>
+      </c>
+      <c r="G3">
+        <v>-110.995964</v>
+      </c>
+      <c r="H3">
+        <v>5202973777</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3">
+        <v>4</v>
+      </c>
+      <c r="L3">
+        <v>2</v>
+      </c>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+      <c r="O3">
+        <v>457985142</v>
+      </c>
+      <c r="P3" t="s">
         <v>25</v>
-      </c>
-[...37 lines deleted...]
-        <v>13241617</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4">
-        <v>32.322895</v>
+        <v>32.3086</v>
       </c>
       <c r="G4">
-        <v>-110.97217</v>
+        <v>-110.8903</v>
       </c>
       <c r="H4">
-        <v>5202299999</v>
+        <v>5205773322</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K4">
-        <v>5</v>
+        <v>3.5</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="O4">
-        <v>470492541</v>
+        <v>460764236</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F5">
-        <v>32.223263</v>
+        <v>32.235992</v>
       </c>
       <c r="G5">
-        <v>-110.96974</v>
+        <v>-110.888145</v>
       </c>
       <c r="H5">
-        <v>5208825550</v>
+        <v>5203278955</v>
+      </c>
+      <c r="I5" t="s">
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="K5">
         <v>5</v>
       </c>
       <c r="L5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O5">
-        <v>472633876</v>
+        <v>13241617</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6">
+        <v>32.322895</v>
+      </c>
+      <c r="G6">
+        <v>-110.97217</v>
+      </c>
+      <c r="H6">
+        <v>5202299999</v>
+      </c>
+      <c r="I6" t="s">
+        <v>54</v>
+      </c>
+      <c r="J6" t="s">
         <v>47</v>
       </c>
-      <c r="E6" t="s">
+      <c r="K6">
+        <v>5</v>
+      </c>
+      <c r="L6">
+        <v>1</v>
+      </c>
+      <c r="M6" t="s">
         <v>48</v>
       </c>
-      <c r="F6">
-[...8 lines deleted...]
-      <c r="I6" t="s">
+      <c r="N6" t="s">
         <v>49</v>
       </c>
-      <c r="J6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O6">
-        <v>576081231</v>
+        <v>470492541</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">