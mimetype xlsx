--- v0 (2026-03-23)
+++ v1 (2026-07-02)
@@ -12,290 +12,315 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.yelp.com/search?find_desc=Pet+Spa&amp;find_loc=Georgetown%2C+KY%2C+United+States</t>
-[...15 lines deleted...]
-40517
+    <t>https://www.yelp.com/search?find_desc=ramen&amp;find_loc=Liverpool%2C+NY%2C+United+States</t>
+  </si>
+  <si>
+    <t>2026-06-17T09:12:38Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/urban-pho-of-clay-liverpool-2?osq=ramen</t>
+  </si>
+  <si>
+    <t>Urban Pho of Clay</t>
+  </si>
+  <si>
+    <t>Vietnamese
+Soup
+Noodles</t>
+  </si>
+  <si>
+    <t>8395 Oswego Rd Ste 103
+Liverpool
+NY
+13090
 US</t>
   </si>
   <si>
-    <t>(859) 687-0036</t>
-[...18 lines deleted...]
-Sat: 9:00 AM - 9:00 PM
+    <t>(315) 409-4179</t>
+  </si>
+  <si>
+    <t>https://www.urbanphoclay.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/MMmLrdGtqZvvKAoU3v_bbg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/8KZPCGkBJZOfhyjErByirA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Zdi6mPYPNAbcj1kB6S_tZg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/iz0D8b1Lopn7XLXDzb-ecw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/gna49u2GhdHQHcjDsId7SA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/46CKZP3ruWSLTreljrc-Tw/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 11:00 AM - 10:00 PM
+Tue: 11:00 AM - 10:00 PM
+Wed: 11:00 AM - 10:00 PM
+Closed nowThu: 11:00 AM - 10:00 PM
+Fri: 11:00 AM - 11:00 PM
+Sat: 11:00 AM - 11:00 PM
+Sun: 11:00 AM - 9:00 PM
+</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/search?find_desc=Guitar+store&amp;find_loc=Dublin%2C+Republic+of+Ireland</t>
+  </si>
+  <si>
+    <t>2026-06-17T09:12:51Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/charles-byrne-music-shop-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Charles Byrne Music Shop</t>
+  </si>
+  <si>
+    <t>Musical Instruments &amp; Teachers</t>
+  </si>
+  <si>
+    <t>21/22 Lower Stephens Street
+Dublin
+D
+2
+IE</t>
+  </si>
+  <si>
+    <t>(01) 478 1773</t>
+  </si>
+  <si>
+    <t>http://www.charlesbyrne.com/</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/RsswHHK10pmzePqOENPURA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/9ggRy_KYYx0T1Ezryhqr6A/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/842hqRIrV9GOnArGyTC6CQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/vzgi-rqCEtEBO5YdOtrRbg/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: Closed
+Tue: 10:00 AM - 5:30 PM
+Wed: 10:00 AM - 5:30 PM
+Thu: 10:00 AM - 5:30 PM
+Fri: 10:00 AM - 5:30 PM
+Sat: 10:00 AM - 5:00 PM
+Sun: Closed
+</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/search?find_desc=bakeries&amp;find_loc=Edinburgh%2C+United+Kingdom&amp;ns=1&amp;attrs=WiFi.free</t>
+  </si>
+  <si>
+    <t>2026-06-17T09:13:05Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/lovecrumbs-edinburgh?osq=bakeries</t>
+  </si>
+  <si>
+    <t>Lovecrumbs</t>
+  </si>
+  <si>
+    <t>Coffee &amp; Tea
+Bakeries</t>
+  </si>
+  <si>
+    <t>155 W Port
+Edinburgh
+EDH
+EH3 9DP
+GB</t>
+  </si>
+  <si>
+    <t>0131 629 0626</t>
+  </si>
+  <si>
+    <t>http://www.lovecrumbs.co.uk</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/GeRvR3dUA2hVB1Bc2NB_gg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/EAzU7Dpc1z8k36SDcaFtCw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/mj09RYYVDT9q6mHTdeWg7Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/fmt-XIt7yB0IdO3qJyrzrA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/xd2NZRkXK6Hbmpz-xwsdEA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/KRkgY1ktg0bUS5zmdm32qA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 10:30 AM - 6:00 PM
+Tue: 10:30 AM - 6:00 PM
+Wed: 10:30 AM - 6:00 PM
+Closed nowThu: 10:30 AM - 6:00 PM
+Fri: 10:30 AM - 6:00 PM
+Sat: 10:30 AM - 6:00 PM
+Sun: 12:30 PM - 6:00 PM
+</t>
+  </si>
+  <si>
+    <t>2026-06-17T09:13:10Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/music-minds-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Music Minds</t>
+  </si>
+  <si>
+    <t>Musical Instruments &amp; Teachers
+Musical Instrument Services</t>
+  </si>
+  <si>
+    <t>33 Lower Liffey Street
+Dublin
+D
+1
+IE</t>
+  </si>
+  <si>
+    <t>(01) 872 0233</t>
+  </si>
+  <si>
+    <t>http://musicminds.ie</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/sDzG23mEqqRRD2iBG0NKAg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/45Kj7mONsqy5Zw3jfjCoCQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/5SIH2sDnoiMTMl__-HbiAA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/-Dk_10LFtpNZyDQ1JsHO8g/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/PMsxB1Qdz0Jw8cYyPMxdFw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Xa1TBlMtbucKlOVkDhIutA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 10:00 AM - 6:00 PM
+Tue: 10:00 AM - 6:00 PM
+Wed: 10:00 AM - 6:00 PM
+Thu: 10:00 AM - 7:00 PM
+Fri: 10:00 AM - 6:00 PM
+Sat: 10:00 AM - 6:00 PM
 Sun: 10:00 AM - 6:00 PM
 </t>
   </si>
   <si>
-    <t>https://www.yelp.com/biz/bluegrass-pet-chalet-lexington?osq=Pet+Spa&amp;override_cta=Get+pricing+%26+availability</t>
-[...12 lines deleted...]
-40513
+    <t>2026-06-17T09:13:24Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/ocean-sushi-liverpool?osq=ramen</t>
+  </si>
+  <si>
+    <t>Ocean Sushi</t>
+  </si>
+  <si>
+    <t>Sushi Bars
+Japanese</t>
+  </si>
+  <si>
+    <t>7567 Oswego Rd Unit 3
+Liverpool
+NY
+13090
 US</t>
   </si>
   <si>
-    <t>(859) 255-3130</t>
-[...139 lines deleted...]
-Sun: Closed
+    <t>(315) 622-6050</t>
+  </si>
+  <si>
+    <t>http://www.oceansushiliverpool.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/p4YtPtGPdmvt_R6doKdmNQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/47cDCtz3H9nsIS0Hcohzrg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Bz7OebCBVA7-8OZVrljbrw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/pgzIx3IFPImg9h2AF-8o3Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/fLkbcEnWvNtaeDb0-QDe7Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Xq0GuQP_zpyNFS-3q1mYaQ/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 11:00 AM - 10:00 PM
+Tue: 11:00 AM - 10:00 PM
+Wed: 11:00 AM - 10:00 PM
+Closed nowThu: 11:00 AM - 10:00 PM
+Fri: 11:00 AM - 10:00 PM
+Sat: 12:00 PM - 10:00 PM
+Sun: 12:00 PM - 9:00 PM
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -600,269 +625,287 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2">
+        <v>4.1</v>
+      </c>
+      <c r="G2">
+        <v>16</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
+      <c r="K2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3">
+        <v>4.5</v>
+      </c>
+      <c r="G3">
+        <v>6</v>
+      </c>
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4">
+        <v>4.1</v>
+      </c>
+      <c r="G4">
+        <v>70</v>
+      </c>
+      <c r="H4" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5">
+        <v>2.8</v>
+      </c>
+      <c r="G5">
+        <v>16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
         <v>13</v>
       </c>
-      <c r="C2" t="s">
-[...135 lines deleted...]
-      </c>
       <c r="B6" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>54</v>
+      </c>
+      <c r="E6" t="s">
+        <v>55</v>
       </c>
       <c r="F6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>4.1</v>
+      </c>
+      <c r="G6">
+        <v>212</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>59</v>
+      </c>
+      <c r="L6" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">