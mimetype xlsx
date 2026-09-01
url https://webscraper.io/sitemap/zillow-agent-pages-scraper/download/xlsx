--- v3 (2026-07-22)
+++ v4 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>price_range</t>
   </si>
   <si>
@@ -68,96 +68,285 @@
   <si>
     <t>website</t>
   </si>
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
+    <t>https://www.zillow.com/profile/LisaWolfteam</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:26:34Z</t>
+  </si>
+  <si>
+    <t>Lisa Wolf Team</t>
+  </si>
+  <si>
+    <t>wolfpartners REAL ESTATE-KW North Shore West</t>
+  </si>
+  <si>
+    <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
+  </si>
+  <si>
+    <t>$25K-$4.5M</t>
+  </si>
+  <si>
+    <t>(224) 888-5472</t>
+  </si>
+  <si>
+    <t>lisa@listwithlisa.com</t>
+  </si>
+  <si>
+    <t>http://www.lisawolfteam.com</t>
+  </si>
+  <si>
+    <t>17 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+Staging
+Property Management
+First Time Homebuyers
+Investment Properties
+Rentals</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know the Lisa Wolf team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Real Estate Broker&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;Having the right real estate agent means having an agent who is committed to helping you buy or sell your home with the highest level of expertise in your local market. This means also to help you in understanding each step of the buying or selling process. This commitment level has helped me build a remarkable track record of delivering results. 
+&lt;br&gt; 
+&lt;br&gt;Nothing is more exciting to me than the gratifying feeling I get from helping people meet their real estate needs. You can count on me to always do what's in your best interest. I pride myself on being honest, trustworthy, and knowledgeable in the real estate market. I know how important it is to find your dream home or get the best offer for your property. Therefore I will make it my responsibility to help you achieve those goals. 
+&lt;br&gt; 
+&lt;br&gt;Whether you are an experienced investor or a first time buyer, I can help you in finding the property of your dreams. Please feel free to browse my website or let me guide you every step of the way by calling or e-mailing me to set up an appointment today.&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Staging&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Property Management&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Rentals&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;17&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.lisawolfteam.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/wolfpartnersrealestate" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://twitter.com/@LisaWolfTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>350 N. Milwaukee Avenue Suite 200</t>
+  </si>
+  <si>
+    <t>Libertyville</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/JOSEVILLASENOR</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:26:38Z</t>
+  </si>
+  <si>
+    <t>Jose Villasenor</t>
+  </si>
+  <si>
+    <t>REAL ESTATE BROKER</t>
+  </si>
+  <si>
+    <t>$60K-$585K</t>
+  </si>
+  <si>
+    <t>(312) 967-4880</t>
+  </si>
+  <si>
+    <t>list.sell.and.buy@gmail.com</t>
+  </si>
+  <si>
+    <t>http://cloudcma.com/api_widget/10241ee487641f44feb6ed908be79916/show?post_url=cloudcma.com&amp;source_url=ua</t>
+  </si>
+  <si>
+    <t>18 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Foreclosure
+First Time Homebuyers
+Investment Properties
+Rentals
+Luxury Homes</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know the team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;BROKER&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;&lt;em&gt;Jose Villasenor is a Full Time Real Estate Broker With Over 17 years Experience. Jose is able to offer his clients the exceptional service and results they deserve. &lt;/em&gt; &lt;br&gt; &lt;br&gt; &lt;em&gt;His past sales and marketing experience have played a key role in his successful real estate career. &lt;/em&gt; Jose holds several Designations to give his clients a competitive edge against the competition. Such as Certified Negotiating Expert &amp;amp; Certified Home Marketing Specialist, to mention a couple.    &lt;br&gt; &lt;br&gt; &lt;em&gt;Jose is a member of N.A.R &amp;amp; C.A.R. As an active member of these associations Jose has access to a comprehensive database of real estate and real estate professionals. &lt;/em&gt; &lt;br&gt; &lt;br&gt; &lt;em&gt;Jose specializes in selling and negotiating homes ranging from starter homes to luxury estates. Jose also enjoys helping investors to achieve their financial goals, whether it be acquiring rental properties or building an estate from the ground up. &lt;/em&gt; &lt;br&gt; &lt;br&gt; &lt;em&gt;While paying special attention to each of his clients individual needs, Jose's top priority is 100% client satisfaction.This is probably the reason why Jose is consistently working with past clients and referrals. This loyalty, support, and repeat business has lead him to receive many awards. &lt;/em&gt; &lt;br&gt; &lt;br&gt; &lt;em&gt;Jose credits his success to his many happy clients. He has great confidence in the system he has developed to promote and sell his listings. Jose feels that an emphasis on properly marketing and advertising his listings has helped him to successfully negotiate top dollar for his clients properties. &lt;/em&gt; &lt;br&gt; &lt;br&gt; &lt;em&gt;Jose works with a close-knit group of professionals who he has handpicked to ensure that his transactions go smoothly and his clients best interests are kept as the #1 priority. These professionals include a Real Estate Attorney, Mortgage Specialist, Escrow Officer, and Title Insurance Professionals. &lt;/em&gt; &lt;br&gt; &lt;br&gt; &lt;em&gt;Jose has a dedication to listening to and understanding his clients wants and needs and enthusiastically helping them to locate the home or investment of their dreams. &lt;/em&gt; &lt;br&gt; &lt;br&gt; &lt;em&gt;So if you are looking for a hardworking, dedicated, and sincere Real Estate Broker, look no further! Let Jose show you why the choice should be clear when it comes to needing real estate representation. &lt;/em&gt; &lt;em&gt;Jose Villasenor can be reached 7 days a week @ 312.967.4880&lt;/em&gt;&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Foreclosure&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Rentals&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;18&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://cloudcma.com/api_widget/10241ee487641f44feb6ed908be79916/show?post_url=cloudcma.com&amp;amp;source_url=ua" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>CHICAGO</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Hassan-Dahik1</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:26:41Z</t>
+  </si>
+  <si>
+    <t>Hassan Dahik</t>
+  </si>
+  <si>
+    <t>Coldwell Banker Residential Brokerage</t>
+  </si>
+  <si>
+    <t>$26K-$639K</t>
+  </si>
+  <si>
+    <t>(773) 630-9478</t>
+  </si>
+  <si>
+    <t>hassan.dahik@cbexchange.com</t>
+  </si>
+  <si>
+    <t>http://www.echicagohouses.com</t>
+  </si>
+  <si>
+    <t>25 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+First Time Homebuyers
+Investment Properties
+Rentals</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know The Dahik Group&lt;/h2&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;Serving the Great States of Florida and Illinois!!&lt;/p&gt; 
+&lt;p&gt;Having the right real estate agent means having an agent who is committed to helping you buy or sell your home with the highest level of expertise in your local market. This means also to help you in understanding each step of the buying or selling process. This commitment level has helped me build a remarkable track record of delivering results.&amp;nbsp;&lt;/p&gt; 
+&lt;p&gt;Nothing is more exciting to Hassan Dahik than the gratifying feeling of helping people meeting their real estate needs. You can count on Hassan Dahik to always do what's in your best interest. Pride himself on being honest, trustworthy, and knowledgeable in the real estate market. Hassan knows how important it is to find your dream home or get the best offer for your property. Therefore, Hassan will make it his responsibility to help you achieve those goals.&lt;/p&gt; 
+&lt;p&gt;Whether you are an experienced investor or a first time buyer, Hassan Dahik can help you finding the property of your dreams. Please feel free to browse his website (www.echicagohouses.com) or let him guide you on every step of the way by calling or e-mailing him to set up an appointment today.&lt;/p&gt; 
+&lt;p&gt;For more reviews, please copy &amp;amp; paste the link below.&lt;br&gt;&lt;/p&gt; 
+&lt;p&gt;https://www.realtor.com/realestateagents/Hassan-Dahik_Chicago_IL_667856_164684936&lt;br&gt;&lt;/p&gt;&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Rentals&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Speaks&lt;/span&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 kUNVWz"&gt;English, Spanish&lt;/span&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;25&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.echicagohouses.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="http://www.facebook.com/hdahik.broker/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://@HassanDahik" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://www.linkedin.com/in/hassandahik" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>6400 N Northwest Hwy</t>
+  </si>
+  <si>
+    <t>Chicago</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Olin-Eargle</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:26:46Z</t>
+  </si>
+  <si>
+    <t>Olin Eargle</t>
+  </si>
+  <si>
+    <t>@properties | Christie's International Real Estate</t>
+  </si>
+  <si>
+    <t>$82K-$1.7M</t>
+  </si>
+  <si>
+    <t>(312) 771-1328</t>
+  </si>
+  <si>
+    <t>oeargle@atproperties.com</t>
+  </si>
+  <si>
+    <t>https://www.olinsellschicago.com</t>
+  </si>
+  <si>
+    <t>13 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+Staging
+First Time Homebuyers
+Investment Properties</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;div style="aspect-ratio:1.7777777777777777"&gt;&lt;div class="hYZFkb hYZFjI"&gt;&lt;iframe class="cGFOJB hYZFkb hYZFjI" frameborder="0" allowfullscreen="" allow="accelerometer; autoplay; clipboard-write; encrypted-media; gyroscope; picture-in-picture; web-share" referrerpolicy="strict-origin-when-cross-origin" title="Real Estate Advisor" width="640" height="360" src="https://www.youtube.com/embed/EseIl855Kk4?enablejsapi=1&amp;amp;origin=https%3A%2F%2Fwww.zillow.com&amp;amp;widgetid=1&amp;amp;forigin=https%3A%2F%2Fwww.zillow.com%2Fprofile%2FOlin-Eargle&amp;amp;aoriginsup=1&amp;amp;vf=3" id="widget2"&gt;&lt;/iframe&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know Olin Eargle&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Realtor, ABR, CNE, RENE, SFR, GRI&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;A Top Producer with @properties, Olin is ranked as one of Chicago's top brokers citywide. After receiving his Illinois Real Estate Brokers License, Olin has proven himself in the competitive real estate industry with countless satisfied clients. Olin prides himself on his knowledge of the Chicago real estate market and his ability to translate that comprehension into repeat success for his clients. This has translated into over $125+ million in sales and the honing of a marketing strategy that is proven to work. Olin's education distinguishes him from other brokers as he has received 5 additional designations from the Chicago Association of Realtors; Accredited Buyers Representative (ABR®), Certified Negotiations Expert (CNE®), Real Estate Negotiation Expert (RENE®), Short Sale and Foreclosure Resource (SFR®) as well as Graduate of the Realtor Institute (GRI®). Olin is a member of the Chicago Association of Realtors, Illinois Association of Realtors, and National Association of Realtors. He is the lead agent for The OSC team at @properties, where he and his team offer "Concierge Level HOUSE-pitality" ™&lt;/p&gt;
+&lt;p&gt;After working in this industry for over a decade, Olin creates marketing strategies that leverage his knowledge of how buyers and renters think, what they look for in a property and how to motivate an offer. With a degree in Advertising and Marketing, Olin has the tools to effectively advertise properties in a manner that will maximize exposure and attract the most qualified buyers. Prior to becoming a broker, Olin worked for HARPO and Oprah Winfrey where he became an expert at dealing in high pressure situations. There, he gained a unique skillset including a knack for savvy negotiations, strong communications, and the art of professionalism; each of which has served him well in the real estate industry.&lt;/p&gt;
+&lt;p&gt;Olin lives on the northwest side of the city and owns rental properties throughout the city as well. He has a B.S. in Communication Advertising and a minor in Theatre Arts from Appalachian State University.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;RESULTS&lt;/p&gt;
+&lt;p&gt;Olin has been ranked as a Top Producer every year since 2016, is ranked as one of the Top 5% of agents in Chicago, was listed as one of TruePad's TOP Chicago Agents and Chicago Agents Magazines' Who's Who of 2020, 2021 and 2022.&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Staging&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;13&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="https://www.olinsellschicago.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;agent&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://facebook.com/pages/olin-eargle-real-estate-broker-abr-cne-sfr/561086227249089" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.instagragm.com/olinsellschicago" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Instagram&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M21 2H11a9 9 0 0 0-9 9v10a9 9 0 0 0 9 9h10a9 9 0 0 0 9-9V11a9 9 0 0 0-9-9m7 19a7 7 0 0 1-7 7H11a7 7 0 0 1-7-7V11a7 7 0 0 1 7-7h10a7 7 0 0 1 7 7Z"&gt;&lt;/path&gt;&lt;path d="M16 9a7 7 0 1 0 7 7 7 7 0 0 0-7-7m0 12a5 5 0 1 1 5-5 5 5 0 0 1-5 5"&gt;&lt;/path&gt;&lt;path d="M23.5 7a1.5 1.5 0 1 0 0 3 1.5 1.5 0 1 0 0-3"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.tiktok.com/@olineargle" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Tik Tok&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M27.988 9.01a6.77 6.77 0 0 1-4.16-1.424 7.1 7.1 0 0 1-2.616-4.263A7.3 7.3 0 0 1 21.079 2h-4.46v12.492l-.006 6.843c0 1.83-1.162 3.38-2.773 3.926a3.96 3.96 0 0 1-3.345-.377 4.16 4.16 0 0 1-1.973-3.487c-.034-2.313 1.79-4.199 4.045-4.199.445 0 .873.075 1.273.21v-4.641a8.6 8.6 0 0 0-1.286-.098c-2.468 0-4.777 1.052-6.427 2.947a8.7 8.7 0 0 0-2.11 5.173c-.152 2.516.746 4.908 2.489 6.673A8.42 8.42 0 0 0 12.555 30a8.45 8.45 0 0 0 6.048-2.538 8.66 8.66 0 0 0 2.505-6.092l-.024-10.218a11.2 11.2 0 0 0 2.506 1.498 11 11 0 0 0 4.41.911V9.01z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.youtube.com/@olinsellschicago" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;YouTube&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M31.334 8.165a4.01 4.01 0 0 0-2.83-2.83C26.007 4.668 16 4.668 16 4.668s-10.007 0-12.502.669A4.01 4.01 0 0 0 .67 8.165C0 10.659 0 15.867 0 15.867s0 5.208.67 7.703a4.01 4.01 0 0 0 2.828 2.829c2.495.669 12.502.669 12.502.669s10.007 0 12.502-.67a4.01 4.01 0 0 0 2.829-2.828C32 21.075 32 15.867 32 15.867s0-5.208-.67-7.702zM12.799 20.667v-9.6l8.314 4.8z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/in/olin-eargle-abr-cne-gri-rene-b849a05/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>806 N. Peoria St.</t>
+  </si>
+  <si>
     <t>https://www.zillow.com/profile/Lake-Forest-Realtor</t>
   </si>
   <si>
-    <t>2026-07-14T10:23:25Z</t>
+    <t>2026-08-28T06:26:49Z</t>
   </si>
   <si>
     <t>Elizabeth Jenkins</t>
   </si>
   <si>
     <t>Coldwell Banker</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>(847) 910-2264</t>
   </si>
   <si>
     <t>ejj6706@sbcglobal.net</t>
   </si>
   <si>
     <t>http://www.lakeforesthomessales.com</t>
   </si>
   <si>
     <t>31 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers</t>
   </si>
   <si>
-    <t>Executive relocations, first time buyers, accredited buyers agent, listing specialist.</t>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know Elizabeth Jenkins&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Real estate marketing professional&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;Executive relocations, first time buyers, accredited buyers agent, listing specialist.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;31&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.lakeforesthomessales.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;agent&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>280 East Deerpath</t>
   </si>
   <si>
     <t>Lake Forest</t>
-  </si>
-[...1 lines deleted...]
-    <t>IL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -461,51 +650,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R2"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -542,86 +731,310 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2">
         <v>5</v>
       </c>
       <c r="F2">
-        <v>4</v>
+        <v>153</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2">
+        <v>60048</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E3">
+        <v>5</v>
+      </c>
+      <c r="F3">
+        <v>23</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O3">
+        <v>7308</v>
+      </c>
+      <c r="P3" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3">
+        <v>60608</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4">
+        <v>5</v>
+      </c>
+      <c r="F4">
+        <v>65</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>49</v>
+      </c>
+      <c r="I4" t="s">
+        <v>50</v>
+      </c>
+      <c r="J4" t="s">
+        <v>51</v>
+      </c>
+      <c r="K4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>32</v>
+      </c>
+      <c r="R4">
+        <v>60631</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5">
+        <v>5</v>
+      </c>
+      <c r="F5">
+        <v>81</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>65</v>
+      </c>
+      <c r="L5" t="s">
+        <v>66</v>
+      </c>
+      <c r="M5" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="P5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>32</v>
+      </c>
+      <c r="R5">
+        <v>60642</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6">
+        <v>5</v>
+      </c>
+      <c r="F6">
+        <v>4</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>74</v>
+      </c>
+      <c r="I6" t="s">
+        <v>75</v>
+      </c>
+      <c r="J6" t="s">
+        <v>76</v>
+      </c>
+      <c r="K6" t="s">
+        <v>77</v>
+      </c>
+      <c r="L6" t="s">
+        <v>78</v>
+      </c>
+      <c r="M6" t="s">
+        <v>79</v>
+      </c>
+      <c r="N6" t="s">
+        <v>80</v>
+      </c>
+      <c r="O6" t="s">
+        <v>81</v>
+      </c>
+      <c r="P6" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>32</v>
+      </c>
+      <c r="R6">
         <v>60045</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>