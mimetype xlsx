--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>agent_profile_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>price_range</t>
   </si>
   <si>
@@ -74,253 +74,242 @@
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/professionals/real-estate-agent-reviews/north-chicago-il/?specialties=first-time-home-buyers</t>
   </si>
   <si>
-    <t>https://www.zillow.com/profile/chrispaul5140</t>
-[...11 lines deleted...]
-    <t>$94K - $1.6M</t>
+    <t>https://www.zillow.com/profile/Lake-Forest-Realtor</t>
+  </si>
+  <si>
+    <t>Elizabeth Jenkins</t>
+  </si>
+  <si>
+    <t>Coldwell Banker</t>
+  </si>
+  <si>
+    <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>No sales in North Chicago</t>
   </si>
   <si>
-    <t>(847) 345-9440</t>
-[...5 lines deleted...]
-    <t>21years of experience</t>
+    <t>(847) 910-2264</t>
+  </si>
+  <si>
+    <t>http://www.lakeforesthomessales.com</t>
+  </si>
+  <si>
+    <t>31 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+First Time Homebuyers</t>
+  </si>
+  <si>
+    <t>Executive relocations, first time buyers, accredited buyers agent, listing specialist.</t>
+  </si>
+  <si>
+    <t>280 East Deerpath</t>
+  </si>
+  <si>
+    <t>Lake Forest</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Hupperich</t>
+  </si>
+  <si>
+    <t>Tricia Hupperich</t>
+  </si>
+  <si>
+    <t>Remax Suburban</t>
+  </si>
+  <si>
+    <t>(847) 650-8686</t>
+  </si>
+  <si>
+    <t>http://triciahupperich.com</t>
+  </si>
+  <si>
+    <t>35 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers
 Investment Properties
 Rentals</t>
   </si>
   <si>
     <t>Having the right real estate agent means having an agent who is committed to helping you buy or sell your home with the highest level of expertise in your local market. This means also to help you in understanding each step of the buying or selling process. This commitment level has helped me build a remarkable track record of delivering results.&lt;br/&gt;&lt;br/&gt;Nothing is more exciting to me than the gratifying feeling I get from helping people meet their real estate needs. You can count on me to always do what's in your best interest. I pride myself on being honest, trustworthy, and knowledgeable in the real estate market. I know how important it is to find your dream home or get the best offer for your property. Therefore I will make it my responsibility to help you achieve those goals.&lt;br/&gt;&lt;br/&gt;Whether you are an experienced investor or a first time buyer, I can help you in finding the property of your dreams. Please feel free to browse my website or let me guide you every step of the way by calling or e-mailing me to set up an appointment today.</t>
   </si>
   <si>
-    <t>320 N Milwaukee Ave</t>
-[...5 lines deleted...]
-    <t>IL</t>
+    <t>444 S Rand Road</t>
+  </si>
+  <si>
+    <t>Lake Zurich</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Stan-Sorenson</t>
+  </si>
+  <si>
+    <t>Stanley Sorenson</t>
+  </si>
+  <si>
+    <t>RE/MAX Plaza</t>
+  </si>
+  <si>
+    <t>$155K-$660K</t>
+  </si>
+  <si>
+    <t>9 sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(847) 951-7505</t>
+  </si>
+  <si>
+    <t>https://stan-sorenson.remax.com/</t>
+  </si>
+  <si>
+    <t>22 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+Foreclosure
+Property Management
+First Time Homebuyers
+Investment Properties
+Rentals</t>
+  </si>
+  <si>
+    <t>5445 Grand Avenue Suite 200</t>
+  </si>
+  <si>
+    <t>Gurnee</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/mavenmedia</t>
   </si>
   <si>
     <t>Maven at Compass</t>
   </si>
   <si>
     <t>Compass</t>
   </si>
   <si>
-    <t>https://photos.zillowstatic.com/fp/69ff0586068f9c38bfb2f190c02fb015-h_l.jpg</t>
-[...2 lines deleted...]
-    <t>$247K - $810K</t>
+    <t>$247K-$810K</t>
   </si>
   <si>
     <t>(262) 613-8985</t>
   </si>
   <si>
     <t>http://www.livechi.tv</t>
   </si>
   <si>
-    <t>7years of experience</t>
+    <t>7 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Property Management
 Vacation / Short-term Rentals
 First Time Homebuyers
 Investment Properties
 Rentals
 New Construction</t>
   </si>
   <si>
     <t>&lt;p&gt;Finding a place to call home can be daunting. Whether you are renting, buying your first home, moving to a larger home, or seeking an investment property; you'll need expertise by your side to help you navigate the millions of options out there. Maybe you need to sell your first condo before you can purchase a single-family home, or conversely, you may be looking to downsize from a large single-family home in the suburbs to a condo in the city. Whatever your needs include; you'll need an expert to assist with the complex processes that surround these transactions. With Maven, you'll have a dedicated team of expert agents established in every facet of real estate. By each focusing on a different niche of property, we can provide a wide array of expertise across all markets. As your full-service real estate team, we're here to provide a turn-key solution for all of your needs.&lt;/p&gt;</t>
   </si>
   <si>
     <t>20 W. Kinzie, 15th Floor</t>
   </si>
   <si>
     <t>Chicago</t>
   </si>
   <si>
-    <t>https://www.zillow.com/profile/Stan-Sorenson</t>
-[...23 lines deleted...]
-    <t>22years of experience</t>
+    <t>https://www.zillow.com/profile/Bryan-Shaughnessy</t>
+  </si>
+  <si>
+    <t>Bryan Shaughnessy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realty World Tiffany </t>
+  </si>
+  <si>
+    <t>$25K-$610K</t>
+  </si>
+  <si>
+    <t>(847) 875-4246</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
-Foreclosure
+Commercial Properties
 Property Management
 First Time Homebuyers
 Investment Properties
-Rentals</t>
-[...77 lines deleted...]
-    <t>Villa Park</t>
+Lot/Land</t>
+  </si>
+  <si>
+    <t>I was born and raised in Antioch Illinois in the Chain of Lakes area. &amp;nbsp;I graduated from Antioch High school in 1990. &amp;nbsp;From there I went to Creighton University in Omaha Nebraska and graduated with a degree in Finance and Economics in 1994. &amp;nbsp;I moved to Chicago and worked in the trading pits focusing on the grain and interest rate markets from 1994 to 2014. &amp;nbsp;I am an active real estate investor. &amp;nbsp;My personal portfolio includes multiple single family, commercial, mixed use and vacant land properties. &amp;nbsp;I understand value and I understand what moves and drives real estate prices. &amp;nbsp;&amp;nbsp; I am a full time real estate professional and I'm committed to providing the highest care possible to my clients. &amp;nbsp; This means keeping myself constantly accessible. &amp;nbsp;I'm a good listener and an excellent communicator. &amp;nbsp;I will respond quickly to your needs. &amp;nbsp; Whether you are an experienced investor or a first time buyer, I will work diligently to achieve your goals.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>549 Lake St</t>
+  </si>
+  <si>
+    <t>Antioch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -705,317 +694,311 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>4.9</v>
+        <v>5</v>
       </c>
       <c r="F2">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2" t="s">
         <v>24</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2">
-        <v>60089</v>
+        <v>60045</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3" t="s">
         <v>36</v>
       </c>
       <c r="E3">
-        <v>4.9</v>
+        <v>5</v>
       </c>
       <c r="F3">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="G3" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M3" t="s">
         <v>39</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>40</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>41</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>42</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3">
-        <v>60654</v>
+        <v>60047</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" t="s">
         <v>46</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4">
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="F4">
         <v>44</v>
       </c>
       <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" t="s">
         <v>49</v>
       </c>
-      <c r="H4" t="s">
+      <c r="L4" t="s">
         <v>50</v>
       </c>
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>51</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>52</v>
       </c>
-      <c r="L4" t="s">
+      <c r="O4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" t="s">
         <v>53</v>
       </c>
-      <c r="M4" t="s">
+      <c r="Q4" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4">
         <v>60031</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5">
+        <v>4.9</v>
+      </c>
+      <c r="F5">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L5" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N5" t="s">
+        <v>62</v>
+      </c>
+      <c r="O5" t="s">
         <v>63</v>
       </c>
-      <c r="L5" t="s">
+      <c r="P5" t="s">
         <v>64</v>
       </c>
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5">
-        <v>60102</v>
+        <v>60654</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6">
+        <v>5</v>
+      </c>
+      <c r="F6">
+        <v>18</v>
+      </c>
+      <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
         <v>69</v>
       </c>
-      <c r="C6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I6">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N6" t="s">
+        <v>71</v>
+      </c>
+      <c r="O6" t="s">
+        <v>72</v>
+      </c>
+      <c r="P6" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q6" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6">
-        <v>60181</v>
+        <v>60002</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">