--- v4 (2026-07-22)
+++ v5 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>agent_profile_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
@@ -80,99 +80,344 @@
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/professionals/real-estate-agent-reviews/north-chicago-il/?specialties=first-time-home-buyers</t>
   </si>
   <si>
-    <t>2026-07-14T10:20:40Z</t>
-[...8 lines deleted...]
-    <t>Coldwell Banker</t>
+    <t>2026-08-28T06:16:42Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Christopher%20Miller7</t>
+  </si>
+  <si>
+    <t>Christopher Miller</t>
+  </si>
+  <si>
+    <t>City Habitat Realty LLC</t>
   </si>
   <si>
     <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
   </si>
   <si>
-    <t>-</t>
+    <t>$239K-$870K</t>
   </si>
   <si>
     <t>No sales in North Chicago</t>
   </si>
   <si>
-    <t>(847) 910-2264</t>
-[...8 lines deleted...]
-    <t>31 years</t>
+    <t>(312) 316-5292</t>
+  </si>
+  <si>
+    <t>chris@cityhabitatchicago.com</t>
+  </si>
+  <si>
+    <t>http://www.cmillerhomes.com</t>
+  </si>
+  <si>
+    <t>15 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
-First Time Homebuyers</t>
-[...8 lines deleted...]
-    <t>Lake Forest</t>
+First Time Homebuyers
+Military/Veterans
+Luxury Homes
+New Construction</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know Christopher Miller&lt;/h2&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;Preferred Homes / Professional Service&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="http://cmillerhomes.com/" target="_blank" rel="ugc nofollow noreferrer noopener"&gt; Chris Miller was born, raised and has always lived in the great city of Chicago. As a native Chicagoan, his knowledge of real estate trends, neighborhoods and great deals are second to none. Chris holds a Bachelor's in Marketing from Columbia College in Chicago, and prior to becoming a real estate broker, he was lead project manager for a Chicago-based digital marketing firm, in partnership with the Chicago Tribune.  He was also the global brand manager for a prevalent food industry brand.  He knows how to get the word out about products - AND PROPERTIES! - and he now applies marketing best practices to help clients sell and lease real estate all over Chicago.  &lt;/a&gt;&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Speaks&lt;/span&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 kUNVWz"&gt;English, Spanish, Greek&lt;/span&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;15&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.cmillerhomes.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;agent&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/cmillerhomes/?ref=hl" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://twitter.com/cmillerhomes" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/in/christopher-anastos-miller-01949310" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7243 N Western Avenue </t>
+  </si>
+  <si>
+    <t>Chicago</t>
   </si>
   <si>
     <t>IL</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:16:53Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/LisaWolfteam</t>
+  </si>
+  <si>
+    <t>Lisa Wolf Team</t>
+  </si>
+  <si>
+    <t>wolfpartners REAL ESTATE-KW North Shore West</t>
+  </si>
+  <si>
+    <t>$25K-$4.5M</t>
+  </si>
+  <si>
+    <t>5 team sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(224) 888-5472</t>
+  </si>
+  <si>
+    <t>lisa@listwithlisa.com</t>
+  </si>
+  <si>
+    <t>http://www.lisawolfteam.com</t>
+  </si>
+  <si>
+    <t>17 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+Staging
+Property Management
+First Time Homebuyers
+Investment Properties
+Rentals</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know the Lisa Wolf team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Real Estate Broker&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;Having the right real estate agent means having an agent who is committed to helping you buy or sell your home with the highest level of expertise in your local market. This means also to help you in understanding each step of the buying or selling process. This commitment level has helped me build a remarkable track record of delivering results. 
+&lt;br&gt; 
+&lt;br&gt;Nothing is more exciting to me than the gratifying feeling I get from helping people meet their real estate needs. You can count on me to always do what's in your best interest. I pride myself on being honest, trustworthy, and knowledgeable in the real estate market. I know how important it is to find your dream home or get the best offer for your property. Therefore I will make it my responsibility to help you achieve those goals. 
+&lt;br&gt; 
+&lt;br&gt;Whether you are an experienced investor or a first time buyer, I can help you in finding the property of your dreams. Please feel free to browse my website or let me guide you every step of the way by calling or e-mailing me to set up an appointment today.&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Staging&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Property Management&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Rentals&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;17&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.lisawolfteam.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/wolfpartnersrealestate" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://twitter.com/@LisaWolfTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>350 N. Milwaukee Avenue Suite 200</t>
+  </si>
+  <si>
+    <t>Libertyville</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:17:05Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Brian%20Moon</t>
+  </si>
+  <si>
+    <t>Brian Moon</t>
+  </si>
+  <si>
+    <t>Keller Williams ONEChicago</t>
+  </si>
+  <si>
+    <t>$115K-$2.8M</t>
+  </si>
+  <si>
+    <t>No team sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(847) 372-2510</t>
+  </si>
+  <si>
+    <t>brianmoon@kw.com</t>
+  </si>
+  <si>
+    <t>https://www.moongroupchicago.com</t>
+  </si>
+  <si>
+    <t>23 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+Staging
+Property Management
+First Time Homebuyers
+New Construction</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know The Moon Group&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Real Estate Consultant&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;Brian Moon is the founder and lead agent of The Moon Group at Keller Williams ONEChicago, a top-producing team serving Chicago’s North Side, the North Shore, and the western suburbs. Ranked within the Top 1% of Realtors in Chicago and nationwide, Brian has earned consistent recognition for his impact on the industry. He has been featured in Who’s Who in Chicago Real Estate by Chicago Agent Magazine and named one of the city’s most influential brokers by Crain’s Chicago Business.&lt;br&gt;&lt;/p&gt;
+&lt;p&gt;Brian grew up in McHenry, Illinois, where his early love of soccer taught him discipline, teamwork, and the competitive drive that would later shape his career. After more than a decade as a successful solo agent, he launched The Moon Group with a vision to build a collaborative and high-performing real estate team. Today he leads with a focus on mentorship, development, and creating long-term pathways for both new and experienced agents. Within Keller Williams, he also holds key leadership roles as the Luxury Agent Chair for the Agent Leadership Council and the Luxury liaison for the Chicago area market centers.&lt;br&gt;&lt;/p&gt;
+&lt;p&gt;With more than twenty years of experience in residential sales, development, and construction, Brian brings a well-rounded skill set that clients rely on throughout complex transactions. His strengths include neighborhood expertise, in-depth market analysis, an understanding of design and construction trends, and a negotiation approach rooted in confidence and strategy. His background in development gives clients added peace of mind because he can anticipate challenges, identify opportunities, and resolve problems with practical solutions.&lt;br&gt;&lt;/p&gt;
+&lt;p&gt;Whether working with luxury clients, longtime homeowners, developers, or first-time buyers, Brian is known for his professionalism, insight, and steady guidance from beginning to end. His approach is rooted in service, integrity, and a commitment to delivering exceptional results for every client he represents.&lt;br&gt;&lt;/p&gt;
+&lt;p&gt;Brian has lived in many of the city’s most sought-after neighborhoods including Lincoln Park, Lakeview, River North, Ukrainian Village, Buena Park, Gold Coast, Bucktown, Wicker Park, and Old Town. This firsthand experience allows him to offer clients a nuanced perspective on market trends and lifestyle differences across Chicago. He currently resides in Edgewater with his wife, Lindsey, and their three children, Parker, Declan, and Everly.&lt;br&gt;&lt;/p&gt;
+&lt;p&gt;Outside of work, Brian is grounded by his family, the water, and a good matchday. He loves surfing, coaching and playing soccer, and guiding his kids through their sports and hobbies. Known for tracking down the city’s best bakeries—especially for an old fashioned donut—he also enjoys fine tequila, travel, and cheering on Manchester City.&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Staging&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Property Management&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Speaks&lt;/span&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 kUNVWz"&gt;English, Spanish&lt;/span&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;23&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="https://www.moongroupchicago.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/moongroupchicago" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.instagram.com/moongroupchicago/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Instagram&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M21 2H11a9 9 0 0 0-9 9v10a9 9 0 0 0 9 9h10a9 9 0 0 0 9-9V11a9 9 0 0 0-9-9m7 19a7 7 0 0 1-7 7H11a7 7 0 0 1-7-7V11a7 7 0 0 1 7-7h10a7 7 0 0 1 7 7Z"&gt;&lt;/path&gt;&lt;path d="M16 9a7 7 0 1 0 7 7 7 7 0 0 0-7-7m0 12a5 5 0 1 1 5-5 5 5 0 0 1-5 5"&gt;&lt;/path&gt;&lt;path d="M23.5 7a1.5 1.5 0 1 0 0 3 1.5 1.5 0 1 0 0-3"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/in/moongroupchicago" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2211 N Elston Ave, Suite 400</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:17:16Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Aaron%20Schwartz</t>
+  </si>
+  <si>
+    <t>Aaron Schwartz</t>
+  </si>
+  <si>
+    <t>Weichert REALTORS Signature Professionals</t>
+  </si>
+  <si>
+    <t>$30K-$875K</t>
+  </si>
+  <si>
+    <t>(630) 666-9336</t>
+  </si>
+  <si>
+    <t>aschwartz@signaturerealestatepro.com</t>
+  </si>
+  <si>
+    <t>https://aaron-schwartz.signaturerealestatepro.com</t>
+  </si>
+  <si>
+    <t>12 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+First Time Homebuyers
+Lot/Land</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know Aaron Schwartz&lt;/h2&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;Over the years I have put together an &lt;strong&gt;ALL STAR&lt;/strong&gt; team that includes the best and brightest in our industry to make your home buying or listing experience as trouble and stress free as possible. I have years of customer service and sales experience, and decided to put my experience and knowledge to use in the Real Estate Profession. &lt;strong&gt;I specialize in first time home buyers and veteran home purchasers, and am here to help you navigate your way through the home buying experience and negotiate the best possible deal for you&lt;/strong&gt;. I am an aggressive, self-starting, business minded professional who is anxious to work for you! I have bought and sold millions of dollars of real estate in Illinois. Let me put my skills to work for you&lt;strong&gt;&lt;em&gt;!! Call me today at &lt;/em&gt;&lt;/strong&gt;&lt;strong&gt;(224) 585-9995&lt;/strong&gt;&lt;strong&gt;&lt;em&gt;.&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;My team includes:&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;·       A mortgage professional with &lt;strong&gt;26&lt;/strong&gt; years' experience. Together we are currently running a &lt;strong&gt;100% &lt;/strong&gt;closure rate for our clients&lt;/p&gt;
+&lt;p&gt;·       Our local attorney will consult and advise you through the buying or selling process&lt;/p&gt;
+&lt;p&gt;·       Our knowledgeable property inspector will provide you an evaluation of the overall condition of the home, and its apparent condition of the structure and its components at the time of inspection&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Affiliations and Awards:&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;·                &lt;strong&gt;National Association of Realtors&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;·                &lt;strong&gt;Illinois Association of Realtors&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;·                &lt;strong&gt;Hometown Association of Realtors&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;· 2014 Rookie of The Year Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2015 Produced 4.5 Million in homes bought and sold&lt;/p&gt;
+&lt;p&gt;· 2016 Member of multiple committees for Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2016 Produced 3 Million in homes bought and sold&lt;/p&gt;
+&lt;p&gt;· 2017 Produced 4.5 Million in homes bought and sold&lt;/p&gt;
+&lt;p&gt;· 2017 Member and Chair of multiple committees for Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2018 Ambassadors Club Award Weichert Realtors&lt;/p&gt;
+&lt;p&gt;· 2018 Presidential Medallion Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2018-2019 Treasurer of Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2019-2020 Elected Treasurer of Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2019-2020 Ambassadors Club Award Weichert Realtors&lt;/p&gt;
+&lt;p&gt;· 2020-2021 Elected Treasurer of Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2020-2021 Presidents Club Gold Level Weichert Realtors&lt;/p&gt;
+&lt;p&gt;· 2021-2022 Elected Treasurer of Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2021-2022 Presidents Club Platinum Level Weichert Realtors&lt;/p&gt;
+&lt;p&gt;· 2021-2022 Top Selling GCI IL-IN-WI-Mi Weichert Realtors&lt;/p&gt;
+&lt;p&gt;· 2021-2022 Top Selling Units IL-IN-WI-MI&lt;/p&gt;
+&lt;p&gt;· 2022-2023 Elected Treasurer of Hometown Association of Realtors&lt;/p&gt;
+&lt;p&gt;· 2022-2023 Presidents Club Platinum Level Weichert Realtors&lt;/p&gt;
+&lt;p&gt;· 2022-2023 Top Selling GCI IL-IN-WI-Mi Weichert Realtors&lt;/p&gt;
+&lt;p&gt;· 2022-2023 Top Selling Units IL-IN-WI-MI&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Lot/Land&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;12&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="https://aaron-schwartz.signaturerealestatepro.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;agent&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="http://facebook.com/aschwartz76" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://aschwartz1976" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://linkedin.com/pub/aaron-d-schwartz/28/62/361/en" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>820 S 4th St</t>
+  </si>
+  <si>
+    <t>Dekalb</t>
+  </si>
+  <si>
+    <t>2026-08-28T06:17:28Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/jimstarwalt</t>
+  </si>
+  <si>
+    <t>Jim Starwalt and The Star Home Team</t>
+  </si>
+  <si>
+    <t>Better Homes and Gardens Real Estate Star Homes</t>
+  </si>
+  <si>
+    <t>$15K-$2.2M</t>
+  </si>
+  <si>
+    <t>7 team sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(224) 268-9885</t>
+  </si>
+  <si>
+    <t>jim@bhgrestarhomes.com</t>
+  </si>
+  <si>
+    <t>https://www.StarHomeTeam.com</t>
+  </si>
+  <si>
+    <t>28 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+Foreclosure
+First Time Homebuyers
+Investment Properties
+Military/Veterans
+Luxury Homes
+New Construction
+Senior Communities</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 ljUexj"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp NhpNp"&gt;Get to know The Star Home Team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Broker Owner&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;The Star Home Team Experience&lt;/p&gt;
+&lt;p&gt;With a track record of excellence and years of expertise, we're committed to delivering tangible results in real estate. Our journey has seen us assist over 3,000 clients in Illinois and Wisconsin, a number that continues to grow.&lt;/p&gt;
+&lt;p&gt;For sellers, we offer comprehensive guidance, educating them on the selling process and the local real estate landscape. We emphasize teamwork from listing to closing, ensuring a smooth and informed journey.&lt;/p&gt;
+&lt;p&gt;As buyer's agents, we prioritize understanding our clients' needs, goals, and timelines. Our approach involves thorough property research, personalized home tours, and adept negotiation, culminating in a successful closing.&lt;/p&gt;
+&lt;p&gt;Choosing The Star Home Team means accessing dedicated guidance and unwavering support throughout your buying or selling journey. Our expertise, coupled with advanced resources and technology, ensures a difference-making experience.&lt;/p&gt;
+&lt;p&gt;Discover more about The Star Home Teamat &lt;a href="http://www.starhometeam.com/" target="_blank" rel="ugc nofollow noreferrer noopener"&gt;www.StarHomeTeam.com&lt;/a&gt; .&lt;/p&gt;
+&lt;p&gt;Illinois | Wisconsin | Sellers | Buyers | Relocation | Short Sales | Rentals&lt;/p&gt;
+&lt;p&gt;About Jim Starwalt&lt;/p&gt;
+&lt;p&gt;Jim Starwalt, the Broker Owner of Better Homes and Gardens Real Estate Star Homes and the leader of The Star Home Team, brings over 25 years of real estate experience to the table. Throughout his career, Jim has consistently ranked among the top agents, demonstrating his commitment to providing clients with unparalleled real estate knowledge and advice.&lt;/p&gt;
+&lt;p&gt;Through his partnership with Better Homes and Gardens Real Estate, Jim has established a company that upholds values of professionalism, integrity, reliability, and commitment.&lt;/p&gt;
+&lt;p&gt;His focus on fostering relationships and contributing to the community in Grayslake,&lt;br&gt;Illinois, is a testament to his dedication beyond transactions.&lt;/p&gt;
+&lt;p&gt;In addition to his numerous real estate designations and awards, Jim is a licensed instructor for real estate pre-licensing and continuing education classes in the state. His passion for education and expertise in the field further exemplify his dedication to&lt;br&gt;serving clients and his community.&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Foreclosure&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Senior Communities&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;28&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="https://www.StarHomeTeam.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/TheStarHomeTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.instagram.com/thestarhometeam/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Instagram&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M21 2H11a9 9 0 0 0-9 9v10a9 9 0 0 0 9 9h10a9 9 0 0 0 9-9V11a9 9 0 0 0-9-9m7 19a7 7 0 0 1-7 7H11a7 7 0 0 1-7-7V11a7 7 0 0 1 7-7h10a7 7 0 0 1 7 7Z"&gt;&lt;/path&gt;&lt;path d="M16 9a7 7 0 1 0 7 7 7 7 0 0 0-7-7m0 12a5 5 0 1 1 5-5 5 5 0 0 1-5 5"&gt;&lt;/path&gt;&lt;path d="M23.5 7a1.5 1.5 0 1 0 0 3 1.5 1.5 0 1 0 0-3"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.tiktok.com/@thestarhometeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Tik Tok&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M27.988 9.01a6.77 6.77 0 0 1-4.16-1.424 7.1 7.1 0 0 1-2.616-4.263A7.3 7.3 0 0 1 21.079 2h-4.46v12.492l-.006 6.843c0 1.83-1.162 3.38-2.773 3.926a3.96 3.96 0 0 1-3.345-.377 4.16 4.16 0 0 1-1.973-3.487c-.034-2.313 1.79-4.199 4.045-4.199.445 0 .873.075 1.273.21v-4.641a8.6 8.6 0 0 0-1.286-.098c-2.468 0-4.777 1.052-6.427 2.947a8.7 8.7 0 0 0-2.11 5.173c-.152 2.516.746 4.908 2.489 6.673A8.42 8.42 0 0 0 12.555 30a8.45 8.45 0 0 0 6.048-2.538 8.66 8.66 0 0 0 2.505-6.092l-.024-10.218a11.2 11.2 0 0 0 2.506 1.498 11 11 0 0 0 4.41.911V9.01z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.youtube.com/@TheStarHomeTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;YouTube&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M31.334 8.165a4.01 4.01 0 0 0-2.83-2.83C26.007 4.668 16 4.668 16 4.668s-10.007 0-12.502.669A4.01 4.01 0 0 0 .67 8.165C0 10.659 0 15.867 0 15.867s0 5.208.67 7.703a4.01 4.01 0 0 0 2.828 2.829c2.495.669 12.502.669 12.502.669s10.007 0 12.502-.67a4.01 4.01 0 0 0 2.829-2.828C32 21.075 32 15.867 32 15.867s0-5.208-.67-7.702zM12.799 20.667v-9.6l8.314 4.8z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/company/starhomes/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>783 Barron Blvd</t>
+  </si>
+  <si>
+    <t>Grayslake</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -476,51 +721,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U2"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -569,90 +814,353 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>5</v>
       </c>
       <c r="G2">
-        <v>4</v>
+        <v>105</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
+      <c r="J2">
+        <v>1</v>
+      </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="s">
         <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2">
-        <v>60045</v>
+        <v>60645</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3">
+        <v>5</v>
+      </c>
+      <c r="G3">
+        <v>153</v>
+      </c>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3">
+        <v>222</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M3" t="s">
+        <v>45</v>
+      </c>
+      <c r="N3" t="s">
+        <v>46</v>
+      </c>
+      <c r="O3" t="s">
+        <v>47</v>
+      </c>
+      <c r="P3" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>49</v>
+      </c>
+      <c r="R3" t="s">
+        <v>50</v>
+      </c>
+      <c r="S3" t="s">
+        <v>51</v>
+      </c>
+      <c r="T3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U3">
+        <v>60048</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F4">
+        <v>5</v>
+      </c>
+      <c r="G4">
+        <v>184</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" t="s">
+        <v>56</v>
+      </c>
+      <c r="J4">
+        <v>41</v>
+      </c>
+      <c r="K4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P4" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>63</v>
+      </c>
+      <c r="R4" t="s">
+        <v>64</v>
+      </c>
+      <c r="S4" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4">
+        <v>60614</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5">
+        <v>4.9</v>
+      </c>
+      <c r="G5">
+        <v>63</v>
+      </c>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5">
+        <v>12</v>
+      </c>
+      <c r="K5" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" t="s">
+        <v>70</v>
+      </c>
+      <c r="M5" t="s">
+        <v>71</v>
+      </c>
+      <c r="N5" t="s">
+        <v>72</v>
+      </c>
+      <c r="O5" t="s">
+        <v>73</v>
+      </c>
+      <c r="P5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>75</v>
+      </c>
+      <c r="R5" t="s">
+        <v>76</v>
+      </c>
+      <c r="S5" t="s">
+        <v>77</v>
+      </c>
+      <c r="T5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5">
+        <v>60115</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F6">
+        <v>4.9</v>
+      </c>
+      <c r="G6">
+        <v>476</v>
+      </c>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" t="s">
+        <v>82</v>
+      </c>
+      <c r="J6">
+        <v>392</v>
+      </c>
+      <c r="K6" t="s">
+        <v>83</v>
+      </c>
+      <c r="L6" t="s">
+        <v>84</v>
+      </c>
+      <c r="M6" t="s">
+        <v>85</v>
+      </c>
+      <c r="N6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O6" t="s">
+        <v>87</v>
+      </c>
+      <c r="P6" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>89</v>
+      </c>
+      <c r="R6" t="s">
+        <v>90</v>
+      </c>
+      <c r="S6" t="s">
+        <v>91</v>
+      </c>
+      <c r="T6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U6">
+        <v>60030</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">