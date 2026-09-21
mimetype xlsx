--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
@@ -71,232 +71,233 @@
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>job_description</t>
   </si>
   <si>
     <t>job_description_html</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>year_founded</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.com/jobs-search?location=Wyocena%2C+WI&amp;search=Part-time</t>
   </si>
   <si>
-    <t>2026-08-25T09:18:34Z</t>
-[...14 lines deleted...]
-    <t>20 - 25</t>
+    <t>2026-09-17T07:23:47Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Sevita</t>
+  </si>
+  <si>
+    <t>Group Home Caregiver</t>
+  </si>
+  <si>
+    <t>Sevita</t>
+  </si>
+  <si>
+    <t>Portage, WI</t>
   </si>
   <si>
     <t>hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://spiweb.com</t>
-[...53 lines deleted...]
-    <t>2026-08-25T09:17:04Z</t>
+    <t>https://sevitahealth.com</t>
+  </si>
+  <si>
+    <t>15 days ago</t>
+  </si>
+  <si>
+    <t>REM Community Services, a part of the Sevita family, provides community-based services for individuals with intellectual and developmental disabilities. Here we believe every person has the right to live well, and everyone deserves to have a fulfilling career. You’ll join a mission-driven team and create relationships that motivate us all every day. Join us today, and experience a career well lived.    
+Schedule: Mondays, Wednesdays, Fridays &amp; Every Other Weekend (11am - 3pm) Double Staffing Pay: $15/hrSUMMARY  Position Type: Non-exempt, full-time or part-time, hourly role. Scope of Role:  Responsible for providing direct support within a single program or unit within a program, typically supporting 4 - 6 individuals in residential settings, or up to 10 individuals in periodic programs.  Key Responsibilities:  Deliver support per individual service/program plans, including socialization, health maintenance, medication administration, skill/behavioral development. Assist with daily activities: Personal care, housekeeping, recreational activities, transportation, community integration, shopping, citizenship, and other activities of daily living.   ESSENTIAL JOB FUNCTIONS To perform this job successfully, an individual must be able to satisfactorily perform each essential function listed below.  
+Services and Supports:  Direct Support: Provides direct support or assistance in accordance with individual service or program plans; assists with socialization and behavioral development, personal care, housekeeping, recreational activities, transportation, community orientation, shopping, financial management, citizenship, and other activities of daily living. Records: Accurately documents progress and activity; reviews records and logs to stay abreast of changes in service plans; maintains confidentiality. Management of Individuals’ Assets: Makes cost-effective and appropriate purchases within the budget of the individual served and according to their choice / preference Relationships: Maintains healthy and professional relationships with individuals, friends, families, guardians and case managers; greets family members and other visitors; implements Sevita Customer Service Standards. Reporting: Reports any instance of alleged abuse or neglect according to internal and external standards; reports medical, behavioral and other incidents in accordance with Sevita policy and external requirements. Rights: Maintains confidentiality, respects the rights of persons being served, according to applicable the bill of rights; practices universal precautions; assists individuals in exercising their rights.  Health Care:  Appointments: As needed, may accompany individuals to medical appointments; relays orders and information to and from medical providers as required. Medications: If assigned, accurately administers or supports self-administration of medication and documents delivery of medications and treatments; promptly reports administration errors; maintains appropriate security of controlled medications and other medications and supplies. General Health Care: Monitors individual’s health; documents health concerns; communicates with nurse or supervisor as appropriate; calls 911 in the event of emergency; follows individual health care directives. Medical Supplies and Equipment: Correctly follows procedures in utilizing medical equipment; reports malfunction or disrepair. Meal Preparation: Prepares or supports individuals to prepare food in accordance with planned menus and individual choice; knows special diets and prepares individual meals accordingly; monitors mealtime and correctly implements any dining plans.  Employment Responsibilities:  Training: Attends orientation and on-going training as directed; participates in monthly staff meetings. Employee Scheduling: Works scheduled hours; arrives for work on time; stays on shift until replacement arrives; notifies supervisor in advance when unable to work as scheduled or as soon as possible after the designated start time; may fill in for other shifts where required without causing unapproved overtime, or in the event of emergency. Teamwork: Works together with others, values others contributions; is courteous; communicates openly; listens; and shows respect to others. Workplace Safety: Every employee plays a role in developing and maintaining a safe workplace; complies with all established safety policies, procedures, and rules; reports unsafe hazards to their supervisor and participates in safety related training or activities.  Maintenance:  Vehicles: May transport individuals into the community; drives safely and according to local laws; ensures proper use of safety equipment including seat belts, lifts and wheelchair ties; reports accidents to appropriate authorities immediately; reports accidents and safety concerns immediately to supervisor or maintenance personnel. Housekeeping: Performs daily and seasonal housekeeping as directed; maintains neat, clean and safe environment; reports hazards or safety concerns. Maintenance and Repair: Monitors environmental safety and may make minor repairs, change light bulbs, etc.; may perform yard maintenance including keeping walkways safe and snow removal; reports equipment or facilities requiring repairs to supervisor or maintenance personnel as required. Safety: Checks water temperature as required when assisting with bathing; participates in safety drills and protects persons being served in the event of emergency.  Other:  Performs other duties and activities as required. MPA = Mobile Punch Authorized for timekeeping.     SUPERVISORY RESPONSIBILITIES  None  Minimum Knowledge and Skills required for the Job The requirements listed below are representative of the knowledge, skill, and/or abilities required to perform the job.    Education and Experience:    High school diploma or equivalent preferred Six months of experience in human services preferred. Must be 18 years of age. Working knowledge of computers  Certificates, Licenses, and Registrations:  Valid driver’s license in good standing. Car registration and vehicle insurance if providing transportation for individuals receiving services. All state-required training(s) and certification(s) completed in mandated timeframes. Maintain valid driver’s license, meet all insurance requirements, and be approved by management to be a driver for the company. If an employee is determined to have lost their driving privileges by failing the company MVR driving record requirements per company policy, the employee will be required to sign a Non-Driver form and restricted from driving on behalf of the company until their MVR report satisfies the company requirements for a good driving record.   Work Environment:  Works at the program location and may accompany individuals into the community.  Physical Requirements:  Heavy Work. Exerting up to 100 pounds of force occasionally, and/or up to 50 pounds of force frequently, and/or up to 20 pounds of force constantly to move objects.  Addendum:  CS New Jersey – Refer to:  CS NJ Addendum – Direct Support Professional _1001 _ MPA 3429     Employees must cooperate with the licensee and Department of Human Services staff in any inspection, inquiry, or investigation. Must have a valid driver’s license in good standing in The State of New Jersey; however, in the event the person lives in another state and is commuting, they must have a valid driver’s license in good standing for the state in which they live. At minimum, a High School Diploma/Equivalent is required All employees hired after 6/15/2018 shall submit to drug testing prior to employment. All employees shall submit to drug testing randomly and for cause/suspicion. Employees must submit to criminal background checks, and be determined not to be disqualified by the Department of Human Services prior to working with individuals served. In addition to this, it is a requirement that all employees agree to have their name checked against the Central Registry of Offenders Against Individuals with Developmental Disabilities, as well as completing an application to have their name checked against the Child Abuse Registry Information (CARI). Employees must successfully complete and demonstrate proficiency in all areas of required trainings. Shall be at least 18 years of age.   
+  Sevita is a leading provider of home and community-based specialized health care. We believe that everyone deserves to live a full, more independent life. We provide people with quality services and individualized supports that lead to growth and independence, regardless of the physical, intellectual, or behavioral challenges they face. 
+We’ve made this our mission for more than 50 years. And today, our 40,000 team members continue to innovate and enhance care for the 50,000 individuals we serve all over the U.S. 
+   As an equal opportunity employer, we do not discriminate on the basis of race, color, religion, sex (including pregnancy, sexual orientation, or gender identity), national origin, age, disability, genetic information, veteran status, citizenship, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;div&gt; &lt;strong&gt;REM Community Services,&lt;/strong&gt; a part of the Sevita family, provides community-based services for individuals with intellectual and developmental disabilities. Here we believe every person has the right to live well, and everyone deserves to have a fulfilling career. You’ll join a mission-driven team and create relationships that motivate us all every day. Join us today, and experience a career well lived.&amp;nbsp; &lt;/div&gt; &lt;/div&gt; &lt;br&gt;&lt;p&gt;&lt;strong&gt;Schedule:&amp;nbsp;Mondays, Wednesdays, Fridays &amp;amp; Every Other Weekend (11am - 3pm) Double Staffing&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Pay: $15/hr&lt;/strong&gt;&lt;/p&gt;SUMMARY &lt;ul&gt; &lt;li&gt;Position Type: Non-exempt, full-time or part-time, hourly role.&lt;/li&gt; &lt;li&gt;Scope of Role: &lt;ul&gt; &lt;li&gt;Responsible for providing direct support within a single program or unit within a program, typically supporting 4 - 6 individuals in residential settings, or up to 10 individuals in periodic programs.&lt;/li&gt; &lt;/ul&gt;&lt;/li&gt; &lt;li&gt;Key Responsibilities: &lt;ul&gt; &lt;li&gt;Deliver support per individual service/program plans, including socialization, health maintenance, medication administration, skill/behavioral development.&lt;/li&gt; &lt;li&gt;Assist with daily activities: Personal care, housekeeping, recreational activities, transportation, community integration, shopping, citizenship, and other activities of daily living.&lt;/li&gt; &lt;/ul&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;ESSENTIAL JOB FUNCTIONS&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;To perform this job successfully, an individual must be able to satisfactorily perform each essential function listed below. &amp;nbsp;&lt;br&gt;&lt;/p&gt;Services and Supports: &lt;ol&gt; &lt;li&gt;Direct Support: Provides direct support or assistance in accordance with individual service or program plans; assists with socialization and behavioral development, personal care, housekeeping, recreational activities, transportation, community orientation, shopping, financial management, citizenship, and other activities of daily living.&lt;/li&gt; &lt;li&gt;Records: Accurately documents progress and activity; reviews records and logs to stay abreast of changes in service plans; maintains confidentiality.&lt;/li&gt; &lt;li&gt;Management of Individuals’ Assets: Makes cost-effective and appropriate purchases within the budget of the individual served and according to their choice / preference&lt;/li&gt; &lt;li&gt;Relationships: Maintains healthy and professional relationships with individuals, friends, families, guardians and case managers; greets family members and other visitors; implements Sevita Customer Service Standards.&lt;/li&gt; &lt;li&gt;Reporting: Reports any instance of alleged abuse or neglect according to internal and external standards; reports medical, behavioral and other incidents in accordance with Sevita policy and external requirements.&lt;/li&gt; &lt;li&gt;Rights: Maintains confidentiality, respects the rights of persons being served, according to applicable the bill of rights; practices universal precautions; assists individuals in exercising their rights.&lt;/li&gt; &lt;/ol&gt; Health Care: &lt;ol&gt; &lt;li&gt;Appointments: As needed, may accompany individuals to medical appointments; relays orders and information to and from medical providers as required.&lt;/li&gt; &lt;li&gt;Medications: If assigned, accurately administers or supports self-administration of medication and documents delivery of medications and treatments; promptly reports administration errors; maintains appropriate security of controlled medications and other medications and supplies.&lt;/li&gt; &lt;li&gt;General Health Care: Monitors individual’s health; documents health concerns; communicates with nurse or supervisor as appropriate; calls 911 in the event of emergency; follows individual health care directives.&lt;/li&gt; &lt;li&gt;Medical Supplies and Equipment: Correctly follows procedures in utilizing medical equipment; reports malfunction or disrepair.&lt;/li&gt; &lt;li&gt;Meal Preparation: Prepares or supports individuals to prepare food in accordance with planned menus and individual choice; knows special diets and prepares individual meals accordingly; monitors mealtime and correctly implements any dining plans.&lt;/li&gt; &lt;/ol&gt; Employment Responsibilities: &lt;ol&gt; &lt;li&gt;Training: Attends orientation and on-going training as directed; participates in monthly staff meetings.&lt;/li&gt; &lt;li&gt;Employee Scheduling: Works scheduled hours; arrives for work on time; stays on shift until replacement arrives; notifies supervisor in advance when unable to work as scheduled or as soon as possible after the designated start time; may fill in for other shifts where required without causing unapproved overtime, or in the event of emergency.&lt;/li&gt; &lt;li&gt;Teamwork: Works together with others, values others contributions; is courteous; communicates openly; listens; and shows respect to others.&lt;/li&gt; &lt;li&gt;Workplace Safety: Every employee plays a role in developing and maintaining a safe workplace; complies with all established safety policies, procedures, and rules; reports unsafe hazards to their supervisor and participates in safety related training or activities.&lt;/li&gt; &lt;/ol&gt; Maintenance: &lt;ol&gt; &lt;li&gt;Vehicles: May transport individuals into the community; drives safely and according to local laws; ensures proper use of safety equipment including seat belts, lifts and wheelchair ties; reports accidents to appropriate authorities immediately; reports accidents and safety concerns immediately to supervisor or maintenance personnel.&lt;/li&gt; &lt;li&gt;Housekeeping: Performs daily and seasonal housekeeping as directed; maintains neat, clean and safe environment; reports hazards or safety concerns.&lt;/li&gt; &lt;li&gt;Maintenance and Repair: Monitors environmental safety and may make minor repairs, change light bulbs, etc.; may perform yard maintenance including keeping walkways safe and snow removal; reports equipment or facilities requiring repairs to supervisor or maintenance personnel as required.&lt;/li&gt; &lt;li&gt;Safety: Checks water temperature as required when assisting with bathing; participates in safety drills and protects persons being served in the event of emergency.&lt;/li&gt; &lt;/ol&gt; Other: &lt;ul&gt; &lt;li&gt;Performs other duties and activities as required.&lt;/li&gt; &lt;li&gt;MPA = Mobile Punch Authorized for timekeeping.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;SUPERVISORY RESPONSIBILITIES&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;None&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Minimum Knowledge and Skills required for the Job&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;The requirements listed below are representative of the knowledge, skill, and/or abilities required to perform the job. &lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Education and Experience:&amp;nbsp; &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;High school diploma or equivalent preferred&lt;/li&gt; &lt;li&gt;Six months of experience in human services preferred.&lt;/li&gt; &lt;li&gt;Must be 18 years of age.&lt;/li&gt; &lt;li&gt;Working knowledge of computers&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Certificates, Licenses, and Registrations:&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Valid driver’s license in good standing.&lt;/li&gt; &lt;li&gt;Car registration and vehicle insurance if providing transportation for individuals receiving services.&lt;/li&gt; &lt;li&gt;All state-required training(s) and certification(s) completed in mandated timeframes.&lt;/li&gt; &lt;li&gt;Maintain valid driver’s license, meet all insurance requirements, and be approved by management to be a driver for the company. If an employee is determined to have lost their driving privileges by failing the company MVR driving record requirements per company policy, the employee will be required to sign a Non-Driver form and restricted from driving on behalf of the company until their MVR report satisfies the company requirements for a good driving record.&lt;/li&gt; &lt;/ul&gt;&lt;em&gt;&amp;nbsp;&lt;/em&gt; &lt;em&gt;Work Environment:&lt;/em&gt; &lt;ul&gt; &lt;li&gt;Works at the program location and may accompany individuals into the community.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Physical Requirements:&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;strong&gt;Heavy Work.&lt;/strong&gt; Exerting up to 100 pounds of force occasionally, and/or up to 50 pounds of force frequently, and/or up to 20 pounds of force constantly to move objects.&lt;/li&gt; &lt;/ul&gt; &lt;em&gt;Addendum:&lt;/em&gt; &lt;ul&gt; &lt;li&gt;CS New Jersey – Refer to:&amp;nbsp; CS NJ Addendum – Direct Support Professional _1001 _ MPA 3429&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt; &lt;ul&gt; &lt;li&gt;Employees must cooperate with the licensee and Department of Human Services staff in any inspection, inquiry, or investigation.&lt;/li&gt; &lt;li&gt;Must have a valid driver’s license in good standing in The State of New Jersey; however, in the event the person lives in another state and is commuting, they must have a valid driver’s license in good standing for the state in which they live.&lt;/li&gt; &lt;li&gt;At minimum, a High School Diploma/Equivalent is required&lt;/li&gt; &lt;li&gt;All employees hired after 6/15/2018 shall submit to drug testing prior to employment. All employees shall submit to drug testing randomly and for cause/suspicion.&lt;/li&gt; &lt;li&gt;Employees must submit to criminal background checks, and be determined not to be disqualified by the Department of Human Services prior to working with individuals served. In addition to this, it is a requirement that all employees agree to have their name checked against the Central Registry of Offenders Against Individuals with Developmental Disabilities, as well as completing an application to have their name checked against the Child Abuse Registry Information (CARI).&lt;/li&gt; &lt;li&gt;Employees must successfully complete and demonstrate proficiency in all areas of required trainings.&lt;/li&gt; &lt;li&gt;Shall be at least 18 years of age.&lt;/li&gt; &lt;/ul&gt;&lt;/li&gt; &lt;/ul&gt; &lt;br&gt;&lt;div&gt; &lt;div&gt; &lt;p&gt;Sevita is a leading provider of home and community-based specialized health care. We believe that everyone deserves to live a full, more independent life. We provide people with quality services and individualized supports that lead to growth and independence, regardless of the physical, intellectual, or behavioral challenges they face. &lt;br&gt;We’ve made this our mission for more than 50 years. And today, our 40,000 team members continue to innovate and enhance care for the 50,000 individuals we serve all over the U.S. &lt;br&gt; &amp;nbsp;&lt;/p&gt; &lt;p&gt;&lt;em&gt;As an equal opportunity employer, we do not discriminate on the basis of race, color, religion, sex (including pregnancy, sexual orientation, or gender identity), national origin, age, disability, genetic information, veteran status, citizenship, or any other characteristic protected by law.&lt;/em&gt;&amp;nbsp;&lt;/p&gt; &lt;/div&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Nursing and residential care facilities</t>
+  </si>
+  <si>
+    <t>10,000+ Employees</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/The-Retail-Odyssey-Company</t>
   </si>
   <si>
     <t>Retail Merchandiser</t>
   </si>
   <si>
     <t>The Retail Odyssey Company</t>
   </si>
   <si>
     <t>Wyocena, WI</t>
   </si>
   <si>
     <t>https://retailodyssey.com</t>
   </si>
   <si>
-    <t>19 days ago</t>
+    <t>12 days ago</t>
   </si>
   <si>
     <t>We want you to help us shape the future of shopping experiences and deliver on our purpose of connecting people with the products and experiences that enrich their lives. Joining Retail Odyssey, an Advantage Solutions company, means joining a network of 65,000 teammates serving 4,000+ brands and retail customers across 40+ countries. All the while, being provided the opportunities, support, and enrichment you need to grow your career. 
  In this role, you will provide in-store merchandising support to Retailers to meet shoppers’ needs. This includes building displays and end caps, resetting shelves with product rotation, and tracking inventory to ensure that stores and suppliers maximize sales opportunities. Are you ready to shape the future of shopping and get it done with us? 
  What we offer:   Competitive wages; $16.50 per hour Growth opportunities abound – We promote from within No prior experience is required as we provide training and team support to help you succeed Additional hours may be available upon request  We offer benefits that can be customized to meet your family’s needs, including medical, dental, vision, life insurance, supplemental voluntary plans, wellness programs, and access to discounts through Associate Perks  Now, about you:   Are comfortable interacting with customers and management in a friendly, enthusiastic, and outgoing manner You’re 18 years or older Can perform physical work of moving, bending, standing and can lift up to 50 lbs. Have reliable transportation to and from work location Demonstrate excellent customer service and interpersonal skills with our clients, customers and team members Are a motivated self-starter with a strong bias for action and results Work independently, but also possess successful team building skills Have the ability to perform job duties with a safety-first mentality in a retail environment  If this sounds like you, we can’t wait to learn more about you. Apply Now!</t>
   </si>
   <si>
     <t>&lt;p&gt;We want you to help us shape the future of shopping experiences and deliver on our purpose of connecting people with the products and experiences that enrich their lives. Joining Retail Odyssey, an Advantage Solutions company, means joining a network of 65,000 teammates serving 4,000+ brands and retail customers across 40+ countries. All the while, being provided the opportunities, support, and enrichment you need to grow your career.&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;In this role, you will provide in-store merchandising support to Retailers to meet shoppers’ needs. This includes building displays and end caps, resetting shelves with product rotation, and tracking inventory to ensure that stores and suppliers maximize sales opportunities. Are you ready to shape the future of shopping and get it done with us?&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;What we offer:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Competitive wages; $16.50 per hour&lt;/li&gt; &lt;li&gt;Growth opportunities abound – We promote from within&lt;/li&gt; &lt;li&gt;No prior experience is required as we provide training and team support to help you succeed&lt;/li&gt; &lt;li&gt;Additional hours may be available upon request&amp;nbsp;&lt;/li&gt; &lt;li&gt;We offer benefits that can be customized to meet your family’s needs, including medical, dental, vision, life insurance, supplemental voluntary plans, wellness programs, and access to discounts through Associate Perks&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Now, about you:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Are comfortable interacting with customers and management in a friendly, enthusiastic, and outgoing manner&lt;/li&gt; &lt;li&gt;You’re 18 years or older&lt;/li&gt; &lt;li&gt;Can perform physical work of moving, bending, standing and can lift up to 50 lbs.&lt;/li&gt; &lt;li&gt;Have reliable transportation to and from work location&lt;/li&gt; &lt;li&gt;Demonstrate excellent customer service and interpersonal skills with our clients, customers and team members&lt;/li&gt; &lt;li&gt;Are a motivated self-starter with a strong bias for action and results&lt;/li&gt; &lt;li&gt;Work independently, but also possess successful team building skills&lt;/li&gt; &lt;li&gt;Have the ability to perform job duties with a safety-first mentality in a retail environment&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;If this sounds like you, we can’t wait to learn more about you. Apply Now!&lt;/p&gt;</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>11 - 50 Employees</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/AUTOMOTIVE-PARTS-HEADQUARTERS</t>
   </si>
   <si>
     <t>Part-Time Store Delivery Driver - Local Route</t>
   </si>
   <si>
     <t>AUTOMOTIVE PARTS HEADQUARTERS</t>
   </si>
   <si>
-    <t>Portage, WI</t>
-[...1 lines deleted...]
-  <si>
     <t>17.75 - 22.25</t>
   </si>
   <si>
     <t>https://autopartshq.com</t>
   </si>
   <si>
-    <t>9 hours ago</t>
+    <t>23 days ago</t>
   </si>
   <si>
     <t>Join our team and play a key role in delivering exceptional service to our customers! As a Store Delivery Driver, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.
-An ideal candidate will be able to work Saturday hours to support the business. 
+An ideal candidate will be able to work Saturday hours to support the business. 
 Key Responsibilities:Safely and efficiently deliver parts and products to customers on assigned routes and as needed.Accurately complete all delivery documentation and maintain timely communication with the store team.Pick up parts and products from customers or other store locations as directed.Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.Uphold company standards for safety, appearance, and daily operational excellence.
 Qualifications:Excellent customer service and communication skills.Strong attention to detail and organizational skills.Valid driver’s license with an acceptable driving record.Knowledge of and adherence to federal and state driving regulations.Familiarity with the local delivery area and store operations.Basic automotive parts knowledge or previous retail/customer service experience preferred.
 Why You’ll Love Working With Us:Steady part-time hours with a supportive, team-oriented environment.Opportunities to learn more about automotive parts and grow within the company.A role that offers both variety and independence — every day brings something new!
-Benefits Include:401(k) with Company MatchProfit SharingSafe and Sick Time Employee Discount ProgramEmployee Assistance Program (EAP)ACA Medical for a regular schedule of 30 hours per week
+Benefits Include:401(k) with Company MatchProfit SharingSafe and Sick Time Employee Discount ProgramEmployee Assistance Program (EAP)ACA Medical for a regular schedule of 30 hours per week
 Drive Your Career ForwardIf you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;Join our team and play a key role in delivering exceptional service to our customers! As a &lt;strong&gt;Store Delivery Driver&lt;/strong&gt;, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;An ideal candidate will be able to work Saturday hours to support the business. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Key Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Safely and efficiently deliver parts and products to customers on assigned routes and as needed.&lt;/li&gt;&lt;li&gt;Accurately complete all delivery documentation and maintain timely communication with the store team.&lt;/li&gt;&lt;li&gt;Pick up parts and products from customers or other store locations as directed.&lt;/li&gt;&lt;li&gt;Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).&lt;/li&gt;&lt;li&gt;Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.&lt;/li&gt;&lt;li&gt;Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.&lt;/li&gt;&lt;li&gt;Uphold company standards for safety, appearance, and daily operational excellence.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Excellent customer service and communication skills.&lt;/li&gt;&lt;li&gt;Strong attention to detail and organizational skills.&lt;/li&gt;&lt;li&gt;Valid driver’s license with an acceptable driving record.&lt;/li&gt;&lt;li&gt;Knowledge of and adherence to federal and state driving regulations.&lt;/li&gt;&lt;li&gt;Familiarity with the local delivery area and store operations.&lt;/li&gt;&lt;li&gt;Basic automotive parts knowledge or previous retail/customer service experience preferred.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Why You’ll Love Working With Us:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Steady part-time hours with a supportive, team-oriented environment.&lt;/li&gt;&lt;li&gt;Opportunities to learn more about automotive parts and grow within the company.&lt;/li&gt;&lt;li&gt;A role that offers both variety and independence — every day brings something new!&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Benefits Include:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;401(k) with Company Match&lt;/li&gt;&lt;li&gt;Profit Sharing&lt;/li&gt;&lt;li&gt;Safe and Sick Time &lt;/li&gt;&lt;li&gt;Employee Discount Program&lt;/li&gt;&lt;li&gt;Employee Assistance Program (EAP)&lt;/li&gt;&lt;li&gt;ACA Medical for a regular schedule of 30 hours per week&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Drive Your Career Forward&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;Join our team and play a key role in delivering exceptional service to our customers! As a &lt;strong&gt;Store Delivery Driver&lt;/strong&gt;, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;An ideal candidate will be able to work Saturday hours to support the business.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Key Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Safely and efficiently deliver parts and products to customers on assigned routes and as needed.&lt;/li&gt;&lt;li&gt;Accurately complete all delivery documentation and maintain timely communication with the store team.&lt;/li&gt;&lt;li&gt;Pick up parts and products from customers or other store locations as directed.&lt;/li&gt;&lt;li&gt;Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).&lt;/li&gt;&lt;li&gt;Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.&lt;/li&gt;&lt;li&gt;Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.&lt;/li&gt;&lt;li&gt;Uphold company standards for safety, appearance, and daily operational excellence.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Excellent customer service and communication skills.&lt;/li&gt;&lt;li&gt;Strong attention to detail and organizational skills.&lt;/li&gt;&lt;li&gt;Valid driver’s license with an acceptable driving record.&lt;/li&gt;&lt;li&gt;Knowledge of and adherence to federal and state driving regulations.&lt;/li&gt;&lt;li&gt;Familiarity with the local delivery area and store operations.&lt;/li&gt;&lt;li&gt;Basic automotive parts knowledge or previous retail/customer service experience preferred.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Why You’ll Love Working With Us:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Steady part-time hours with a supportive, team-oriented environment.&lt;/li&gt;&lt;li&gt;Opportunities to learn more about automotive parts and grow within the company.&lt;/li&gt;&lt;li&gt;A role that offers both variety and independence — every day brings something new!&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Benefits Include:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;401(k) with Company Match&lt;/li&gt;&lt;li&gt;Profit Sharing&lt;/li&gt;&lt;li&gt;Safe and Sick Time&amp;nbsp;&lt;/li&gt;&lt;li&gt;Employee Discount Program&lt;/li&gt;&lt;li&gt;Employee Assistance Program (EAP)&lt;/li&gt;&lt;li&gt;ACA Medical for a regular schedule of 30 hours per week&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Drive Your Career Forward&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Automotive repair and maintenance</t>
   </si>
   <si>
     <t>1,001 - 5,000 Employees</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Lake-Windsor-Country-Club</t>
-[...28 lines deleted...]
-    <t>Amusement, gambling, and recreation</t>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Environment-Control-of-Wisconsin,-Inc.</t>
+  </si>
+  <si>
+    <t>Cleaner</t>
+  </si>
+  <si>
+    <t>Environment Control of Wisconsin, Inc.</t>
+  </si>
+  <si>
+    <t>Lodi, WI</t>
+  </si>
+  <si>
+    <t>https://ecwisconsin.com</t>
+  </si>
+  <si>
+    <t>17 days ago</t>
+  </si>
+  <si>
+    <t>WE'RE HIRING IN LODI, WI! Looking for extra income? Join our cleaning team!Commercial Cleaning Position
+ Location: LODI, WI
+ Monday to Friday 2.5 Hours Per Day (Evening Shift)
+$16 per hour
+ Weekly PayWe are looking for reliable and motivated individuals to join our growing team. Experience is helpful, but not required.Call now for more information:
+608-516-5315Apply today and start working soon!Powered by JazzHRxGsyHOSJeO</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;WE'RE HIRING IN LODI, WI!&amp;nbsp;&lt;/p&gt;&lt;p&gt;Looking for extra income? Join our cleaning team!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Commercial Cleaning Position&lt;/strong&gt;&lt;br&gt; Location: LODI, WI&lt;br&gt; Monday to Friday&amp;nbsp;2.5 Hours Per Day (Evening Shift)&lt;br&gt;&lt;strong&gt;$16 per hour&lt;/strong&gt;&lt;br&gt; Weekly Pay&lt;/p&gt;&lt;p&gt;We are looking for reliable and motivated individuals to join our growing team. Experience is helpful, but not required.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Call now for more information:&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;608-516-5315&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Apply today and start working soon!&lt;/p&gt;&lt;p&gt;Powered by JazzHR&lt;/p&gt;&lt;p&gt;xGsyHOSJeO&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Facilities support services</t>
+  </si>
+  <si>
+    <t>201 - 500 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Gamma-Team-Security-Inc</t>
+  </si>
+  <si>
+    <t>UNARMED Security Officer</t>
+  </si>
+  <si>
+    <t>Gamma Team Security Inc</t>
+  </si>
+  <si>
+    <t>De Forest, WI</t>
+  </si>
+  <si>
+    <t>18 - 22</t>
+  </si>
+  <si>
+    <t>https://gammateamcorp.com</t>
+  </si>
+  <si>
+    <t>25 days ago</t>
+  </si>
+  <si>
+    <t>Benefits:
+Flexible scheduleOpportunity for advancementPaid time off
+Job Summary
+ We are seeking professional Unarmed Security Officers to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. 
+We offer flexible part-time scheduling to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.  
+Responsibilities 
+Patrol the premises and maintain a high level of visibilityMonitor entrances and exits to ensure only authorized personnel access the facilityRemove trespassers when necessaryMonitor surveillance cameras Respond to reports of suspicious activityReport on daily activities and any security incidentsQualifications
+Valid Wisconsin Private Security Person license (security guard license)Previous experience as a Security Guard, Armed Officer, or in a similar position(Preferred)Valid Driver's License or State IDHigh school diploma/GEDStrong understanding of public safety and security proceduresExcellent written communication skills and report writing abilityHigh level of integrity and professionalismAttention to detail and strong observational skillsAbility to work without direct supervisionGamma Team Security
+ hr@gammateamcorp.com</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Flexible schedule&lt;/li&gt;&lt;li&gt;Opportunity for advancement&lt;/li&gt;&lt;li&gt;Paid time off&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Job Summary&lt;/strong&gt;&lt;br&gt; We are seeking professional &lt;strong&gt;Unarmed Security Officers&lt;/strong&gt; to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. &lt;br&gt;We offer &lt;strong&gt;flexible part-time scheduling&lt;/strong&gt; to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.&amp;nbsp; &lt;br&gt;&lt;strong&gt;Responsibilities&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Patrol the premises and maintain a high level of visibility&lt;/li&gt;&lt;li&gt;Monitor entrances and exits to ensure only authorized personnel access the facility&lt;/li&gt;&lt;li&gt;Remove trespassers when necessary&lt;/li&gt;&lt;li&gt;Monitor surveillance cameras&amp;nbsp;&lt;/li&gt;&lt;li&gt;Respond to reports of suspicious activity&lt;/li&gt;&lt;li&gt;Report on daily activities and any security incidents&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Qualifications&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Valid Wisconsin &lt;strong&gt;Private Security Person license&lt;/strong&gt; (security guard license)&lt;/li&gt;&lt;li&gt;Previous experience as a Security Guard, Armed Officer, or in a similar position&lt;em&gt;(Preferred)&lt;/em&gt;&lt;/li&gt;&lt;li&gt;Valid Driver's License or State ID&lt;/li&gt;&lt;li&gt;High school diploma/GED&lt;/li&gt;&lt;li&gt;Strong understanding of public safety and security procedures&lt;/li&gt;&lt;li&gt;Excellent written communication skills and report writing ability&lt;/li&gt;&lt;li&gt;High level of integrity and professionalism&lt;/li&gt;&lt;li&gt;Attention to detail and strong observational skills&lt;/li&gt;&lt;li&gt;Ability to work without direct supervision&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Gamma Team Security&lt;br&gt; &lt;span class="long-word"&gt;hr@gammateamcorp.com&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Real estate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -686,297 +687,291 @@
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
         <v>24</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>25</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>26</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>27</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>28</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>30</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2">
-        <v>1963</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" t="s">
         <v>34</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3">
+        <v>16.5</v>
+      </c>
+      <c r="I3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
         <v>38</v>
       </c>
-      <c r="I3" t="s">
-[...5 lines deleted...]
-      <c r="K3" t="s">
+      <c r="N3" t="s">
         <v>39</v>
       </c>
-      <c r="L3" t="s">
+      <c r="O3" t="s">
         <v>40</v>
       </c>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>41</v>
       </c>
-      <c r="N3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
-      <c r="H4">
-        <v>16.5</v>
+      <c r="H4" t="s">
+        <v>45</v>
       </c>
       <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O4" t="s">
         <v>50</v>
       </c>
-      <c r="L4" t="s">
+      <c r="P4" t="s">
         <v>51</v>
       </c>
-      <c r="M4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q4">
-        <v>2015</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E5" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" t="s">
+        <v>58</v>
+      </c>
+      <c r="N5" t="s">
+        <v>59</v>
+      </c>
+      <c r="O5" t="s">
         <v>60</v>
       </c>
-      <c r="I5" t="s">
-[...5 lines deleted...]
-      <c r="K5" t="s">
+      <c r="P5" t="s">
         <v>61</v>
       </c>
-      <c r="L5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>1920</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E6" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F6" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6" t="s">
+        <v>66</v>
+      </c>
+      <c r="I6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M6" t="s">
+        <v>69</v>
+      </c>
+      <c r="N6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O6" t="s">
         <v>71</v>
       </c>
-      <c r="I6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="Q6">
-        <v>1964</v>
+        <v>2014</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">