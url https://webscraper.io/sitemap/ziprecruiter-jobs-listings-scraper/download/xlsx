--- v3 (2026-07-22)
+++ v4 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
@@ -71,367 +71,232 @@
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>job_description</t>
   </si>
   <si>
     <t>job_description_html</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>year_founded</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.com/jobs-search?location=Wyocena%2C+WI&amp;search=Part-time</t>
   </si>
   <si>
-    <t>2026-07-21T08:41:48Z</t>
+    <t>2026-08-25T09:18:34Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Schumann-Printers</t>
+  </si>
+  <si>
+    <t>Driver &amp; Warehouse Support (CDL Class A)</t>
+  </si>
+  <si>
+    <t>Schumann Printers</t>
+  </si>
+  <si>
+    <t>Fall River, WI</t>
+  </si>
+  <si>
+    <t>20 - 25</t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>https://spiweb.com</t>
+  </si>
+  <si>
+    <t>20 days ago</t>
+  </si>
+  <si>
+    <t>Role Overview: We are looking for a reliable individual to join our team in a hybrid role. This position is perfect for someone who enjoys a mix of driving and hands-on warehouse work. You will be responsible for moving products between our two facilities (located just a couple of blocks apart) and supporting our production team via forklift operation.Key Responsibilities:Facility Shuttling: Safely operate a Class A vehicle to transport product and materials between our two local buildings.Warehouse Support: When not behind the wheel, you will serve as a vital part of our support team by operating a forklift or Clamp.Material Handling: Load and unload trailers, stage pallets for production, and ensure the flow of materials remains efficient.Safety First: Maintain a clean driving record and follow all safety protocols for both vehicle and forklift operation.Requirements:License: Valid CDL Class A license.Forklift Skills: Proficiency with standard sit-down forklifts (we are willing to provide refreshers if needed).Reliability: Strong attendance and the ability to work independently between the two sites.Flexibility: Open to either full-time (2 PM – 10 PM) or part-time (2 PM – 7 PM) schedules.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;Role Overview: We are looking for a reliable individual to join our team in a hybrid role. This position is perfect for someone who enjoys a mix of driving and hands-on warehouse work. You will be responsible for moving products between our two facilities (located just a couple of blocks apart) and supporting our production team via forklift operation.Key &lt;span class="long-word"&gt;Responsibilities:Facility&lt;/span&gt; Shuttling: Safely operate a Class A vehicle to transport product and materials between our two local &lt;span class="long-word"&gt;buildings.Warehouse&lt;/span&gt; Support: When not behind the wheel, you will serve as a vital part of our support team by operating a forklift or Clamp.Material Handling: Load and unload trailers, stage pallets for production, and ensure the flow of materials remains efficient.Safety First: Maintain a clean driving record and follow all safety protocols for both vehicle and forklift &lt;span class="long-word"&gt;operation.Requirements:License:&lt;/span&gt; Valid CDL Class A license.Forklift Skills: Proficiency with standard sit-down forklifts (we are willing to provide refreshers if &lt;span class="long-word"&gt;needed).Reliability:&lt;/span&gt; Strong attendance and the ability to work independently between the two sites.Flexibility: Open to either full-time (2 PM – 10 PM) or part-time (2 PM – 7 PM) schedules.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Printing and printing services</t>
+  </si>
+  <si>
+    <t>51 - 200 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/jobs-search/2?location=Wyocena%2C+WI&amp;search=Part-time&amp;lk=KJrMqK0e4lLWaASwHTGU7Q</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/MD-Group-LLC</t>
+  </si>
+  <si>
+    <t>Regional Pharmacist - Full or Part Time</t>
+  </si>
+  <si>
+    <t>MD Group LLC</t>
+  </si>
+  <si>
+    <t>De Forest, WI</t>
+  </si>
+  <si>
+    <t>58.50 - 70.50</t>
+  </si>
+  <si>
+    <t>https://mdgroup.co.uk</t>
+  </si>
+  <si>
+    <t>5 days ago</t>
+  </si>
+  <si>
+    <t>As a Regional Pharmacist, you'll play a vital role in ensuring continuity of care by providing clinical expertise and operational support across several Hometown Pharmacy locations. Every day offers new opportunities to positively impact patients, support pharmacy teams, and deliver exceptional healthcare to the communities we serve.What You'll DoAs a Regional Pharmacist, you will:Provide exceptional patient-centered pharmaceutical care across multiple Hometown Pharmacy locations.Accurately verify and dispense prescriptions while maintaining compliance with state and federal regulations.Counsel patients on medications, disease management, preventative care, and healthy lifestyle choices.Administer immunizations and conduct health screenings when appropriate.Collaborate with physicians, nurses, and other healthcare professionals to optimize patient outcomes.Supervise, mentor, and support pharmacy technicians while ensuring accuracy and quality standards are maintained.Assume responsibility for pharmacy operations when the Pharmacy Manager is unavailable.Help maintain inventory, controlled substance records, and regulatory compliance.Support company initiatives including Medication Synchronization (Med Sync), Medication Therapy Management (MTM), immunization programs, and wellness services.Build strong working relationships with pharmacy teams across your assigned region while providing consistent, high-quality patient care.Travel throughout your assigned region and support pharmacy operations as business needs require (up to approximately 100 miles).What We're Looking ForWe're looking for someone who is:Passionate about delivering exceptional patient care.Adaptable and comfortable working in different pharmacy environments.A strong communicator who builds positive relationships with patients and team members.Organized, dependable, and able to prioritize in a fast-paced setting.Committed to clinical excellence and continuous learning.A collaborative leader who enjoys mentoring others and supporting multiple teams.Required QualificationsBachelor of Science in Pharmacy or Doctor of Pharmacy (PharmD) from an accredited college of pharmacy.Active, unrestricted Wisconsin Pharmacist License.Strong knowledge of pharmacy practice, state and federal regulations, and patient care standards.Excellent communication and customer service skills.Ability to work independently while supporting multiple pharmacy teams.Valid driver's license and reliable transportation.Proficiency with Google Workspace and pharmacy management systems such as PioneerRx.Preferred QualificationsTwo or more years of retail or community pharmacy experience preferred.Immunization certification.Experience with Medication Therapy Management (MTM).Experience with Medication Synchronization (Med Sync).Experience supporting multiple pharmacy locations or serving in a leadership or regional support role.Why Hometown Pharmacy?At Hometown Pharmacy, we're more than a pharmacy—we're a trusted healthcare partner in the communities we serve. We believe pharmacists should have the opportunity to build meaningful patient relationships while practicing at the top of their license.When you join our team, you'll enjoy:Competitive compensationComprehensive medical, dental, and vision insurance401(k) with company matchPaid Time Off and paid holidaysMileage reimbursement for business travelContinuing education and professional development opportunitiesA supportive, collaborative team cultureThe opportunity to positively impact patients across multiple Wisconsin communitiesTravel RequirementsThis position serves multiple Hometown Pharmacy locations throughout an assigned region. Travel of up to approximately 50 miles may be required based on business needs. Mileage reimbursement is provided.If you're looking for a career that offers variety, professional growth, and the opportunity to improve the health of the communities you serve, we'd love to hear from you.Apply today and become part of the Hometown Pharmacy family!</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;As a Regional Pharmacist, you'll play a vital role in ensuring continuity of care by providing clinical expertise and operational support across several Hometown Pharmacy locations. Every day offers new opportunities to positively impact patients, support pharmacy teams, and deliver exceptional healthcare to the communities we serve.&lt;/p&gt;What You'll Do&lt;p&gt;As a Regional Pharmacist, you will:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Provide exceptional patient-centered pharmaceutical care across multiple Hometown Pharmacy locations.&lt;/li&gt;&lt;li&gt;Accurately verify and dispense prescriptions while maintaining compliance with state and federal regulations.&lt;/li&gt;&lt;li&gt;Counsel patients on medications, disease management, preventative care, and healthy lifestyle choices.&lt;/li&gt;&lt;li&gt;Administer immunizations and conduct health screenings when appropriate.&lt;/li&gt;&lt;li&gt;Collaborate with physicians, nurses, and other healthcare professionals to optimize patient outcomes.&lt;/li&gt;&lt;li&gt;Supervise, mentor, and support pharmacy technicians while ensuring accuracy and quality standards are maintained.&lt;/li&gt;&lt;li&gt;Assume responsibility for pharmacy operations when the Pharmacy Manager is unavailable.&lt;/li&gt;&lt;li&gt;Help maintain inventory, controlled substance records, and regulatory compliance.&lt;/li&gt;&lt;li&gt;Support company initiatives including Medication Synchronization (Med Sync), Medication Therapy Management (MTM), immunization programs, and wellness services.&lt;/li&gt;&lt;li&gt;Build strong working relationships with pharmacy teams across your assigned region while providing consistent, high-quality patient care.&lt;/li&gt;&lt;li&gt;Travel throughout your assigned region and support pharmacy operations as business needs require (up to approximately 100 miles).&lt;/li&gt;&lt;/ul&gt;What We're Looking For&lt;p&gt;We're looking for someone who is:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Passionate about delivering exceptional patient care.&lt;/li&gt;&lt;li&gt;Adaptable and comfortable working in different pharmacy environments.&lt;/li&gt;&lt;li&gt;A strong communicator who builds positive relationships with patients and team members.&lt;/li&gt;&lt;li&gt;Organized, dependable, and able to prioritize in a fast-paced setting.&lt;/li&gt;&lt;li&gt;Committed to clinical excellence and continuous learning.&lt;/li&gt;&lt;li&gt;A collaborative leader who enjoys mentoring others and supporting multiple teams.&lt;/li&gt;&lt;/ul&gt;Required Qualifications&lt;ul&gt;&lt;li&gt;Bachelor of Science in Pharmacy or Doctor of Pharmacy (PharmD) from an accredited college of pharmacy.&lt;/li&gt;&lt;li&gt;Active, unrestricted Wisconsin Pharmacist License.&lt;/li&gt;&lt;li&gt;Strong knowledge of pharmacy practice, state and federal regulations, and patient care standards.&lt;/li&gt;&lt;li&gt;Excellent communication and customer service skills.&lt;/li&gt;&lt;li&gt;Ability to work independently while supporting multiple pharmacy teams.&lt;/li&gt;&lt;li&gt;Valid driver's license and reliable transportation.&lt;/li&gt;&lt;li&gt;Proficiency with Google Workspace and pharmacy management systems such as PioneerRx.&lt;/li&gt;&lt;/ul&gt;Preferred Qualifications&lt;ul&gt;&lt;li&gt;Two or more years of retail or community pharmacy experience preferred.&lt;/li&gt;&lt;li&gt;Immunization certification.&lt;/li&gt;&lt;li&gt;Experience with Medication Therapy Management (MTM).&lt;/li&gt;&lt;li&gt;Experience with Medication Synchronization (Med Sync).&lt;/li&gt;&lt;li&gt;Experience supporting multiple pharmacy locations or serving in a leadership or regional support role.&lt;/li&gt;&lt;/ul&gt;Why Hometown Pharmacy?&lt;p&gt;At Hometown Pharmacy, we're more than a pharmacy—we're a trusted healthcare partner in the communities we serve. We believe pharmacists should have the opportunity to build meaningful patient relationships while practicing at the top of their license.&lt;/p&gt;&lt;p&gt;When you join our team, you'll enjoy:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Competitive compensation&lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance&lt;/li&gt;&lt;li&gt;401(k) with company match&lt;/li&gt;&lt;li&gt;Paid Time Off and paid holidays&lt;/li&gt;&lt;li&gt;Mileage reimbursement for business travel&lt;/li&gt;&lt;li&gt;Continuing education and professional development opportunities&lt;/li&gt;&lt;li&gt;A supportive, collaborative team culture&lt;/li&gt;&lt;li&gt;The opportunity to positively impact patients across multiple Wisconsin communities&lt;/li&gt;&lt;/ul&gt;Travel Requirements&lt;p&gt;This position serves multiple Hometown Pharmacy locations throughout an assigned region. Travel of up to approximately 50 miles may be required based on business needs. Mileage reimbursement is provided.&lt;/p&gt;&lt;p&gt;If you're looking for a career that offers variety, professional growth, and the opportunity to improve the health of the communities you serve, we'd love to hear from you.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Apply today and become part of the Hometown Pharmacy family!&lt;/strong&gt;&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>201 - 500 Employees</t>
+  </si>
+  <si>
+    <t>2026-08-25T09:17:04Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/The-Retail-Odyssey-Company</t>
+  </si>
+  <si>
+    <t>Retail Merchandiser</t>
+  </si>
+  <si>
+    <t>The Retail Odyssey Company</t>
+  </si>
+  <si>
+    <t>Wyocena, WI</t>
+  </si>
+  <si>
+    <t>https://retailodyssey.com</t>
+  </si>
+  <si>
+    <t>19 days ago</t>
+  </si>
+  <si>
+    <t>We want you to help us shape the future of shopping experiences and deliver on our purpose of connecting people with the products and experiences that enrich their lives. Joining Retail Odyssey, an Advantage Solutions company, means joining a network of 65,000 teammates serving 4,000+ brands and retail customers across 40+ countries. All the while, being provided the opportunities, support, and enrichment you need to grow your career. 
+ In this role, you will provide in-store merchandising support to Retailers to meet shoppers’ needs. This includes building displays and end caps, resetting shelves with product rotation, and tracking inventory to ensure that stores and suppliers maximize sales opportunities. Are you ready to shape the future of shopping and get it done with us? 
+ What we offer:   Competitive wages; $16.50 per hour Growth opportunities abound – We promote from within No prior experience is required as we provide training and team support to help you succeed Additional hours may be available upon request  We offer benefits that can be customized to meet your family’s needs, including medical, dental, vision, life insurance, supplemental voluntary plans, wellness programs, and access to discounts through Associate Perks  Now, about you:   Are comfortable interacting with customers and management in a friendly, enthusiastic, and outgoing manner You’re 18 years or older Can perform physical work of moving, bending, standing and can lift up to 50 lbs. Have reliable transportation to and from work location Demonstrate excellent customer service and interpersonal skills with our clients, customers and team members Are a motivated self-starter with a strong bias for action and results Work independently, but also possess successful team building skills Have the ability to perform job duties with a safety-first mentality in a retail environment  If this sounds like you, we can’t wait to learn more about you. Apply Now!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;We want you to help us shape the future of shopping experiences and deliver on our purpose of connecting people with the products and experiences that enrich their lives. Joining Retail Odyssey, an Advantage Solutions company, means joining a network of 65,000 teammates serving 4,000+ brands and retail customers across 40+ countries. All the while, being provided the opportunities, support, and enrichment you need to grow your career.&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;In this role, you will provide in-store merchandising support to Retailers to meet shoppers’ needs. This includes building displays and end caps, resetting shelves with product rotation, and tracking inventory to ensure that stores and suppliers maximize sales opportunities. Are you ready to shape the future of shopping and get it done with us?&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;What we offer:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Competitive wages; $16.50 per hour&lt;/li&gt; &lt;li&gt;Growth opportunities abound – We promote from within&lt;/li&gt; &lt;li&gt;No prior experience is required as we provide training and team support to help you succeed&lt;/li&gt; &lt;li&gt;Additional hours may be available upon request&amp;nbsp;&lt;/li&gt; &lt;li&gt;We offer benefits that can be customized to meet your family’s needs, including medical, dental, vision, life insurance, supplemental voluntary plans, wellness programs, and access to discounts through Associate Perks&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Now, about you:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Are comfortable interacting with customers and management in a friendly, enthusiastic, and outgoing manner&lt;/li&gt; &lt;li&gt;You’re 18 years or older&lt;/li&gt; &lt;li&gt;Can perform physical work of moving, bending, standing and can lift up to 50 lbs.&lt;/li&gt; &lt;li&gt;Have reliable transportation to and from work location&lt;/li&gt; &lt;li&gt;Demonstrate excellent customer service and interpersonal skills with our clients, customers and team members&lt;/li&gt; &lt;li&gt;Are a motivated self-starter with a strong bias for action and results&lt;/li&gt; &lt;li&gt;Work independently, but also possess successful team building skills&lt;/li&gt; &lt;li&gt;Have the ability to perform job duties with a safety-first mentality in a retail environment&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;If this sounds like you, we can’t wait to learn more about you. Apply Now!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Manufacturing</t>
+  </si>
+  <si>
+    <t>11 - 50 Employees</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/AUTOMOTIVE-PARTS-HEADQUARTERS</t>
   </si>
   <si>
     <t>Part-Time Store Delivery Driver - Local Route</t>
   </si>
   <si>
     <t>AUTOMOTIVE PARTS HEADQUARTERS</t>
   </si>
   <si>
     <t>Portage, WI</t>
   </si>
   <si>
     <t>17.75 - 22.25</t>
   </si>
   <si>
-    <t>hour</t>
-[...4 lines deleted...]
-  <si>
     <t>https://autopartshq.com</t>
   </si>
   <si>
-    <t>25 days ago</t>
+    <t>9 hours ago</t>
   </si>
   <si>
     <t>Join our team and play a key role in delivering exceptional service to our customers! As a Store Delivery Driver, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.
 An ideal candidate will be able to work Saturday hours to support the business. 
 Key Responsibilities:Safely and efficiently deliver parts and products to customers on assigned routes and as needed.Accurately complete all delivery documentation and maintain timely communication with the store team.Pick up parts and products from customers or other store locations as directed.Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.Uphold company standards for safety, appearance, and daily operational excellence.
 Qualifications:Excellent customer service and communication skills.Strong attention to detail and organizational skills.Valid driver’s license with an acceptable driving record.Knowledge of and adherence to federal and state driving regulations.Familiarity with the local delivery area and store operations.Basic automotive parts knowledge or previous retail/customer service experience preferred.
 Why You’ll Love Working With Us:Steady part-time hours with a supportive, team-oriented environment.Opportunities to learn more about automotive parts and grow within the company.A role that offers both variety and independence — every day brings something new!
 Benefits Include:401(k) with Company MatchProfit SharingSafe and Sick Time Employee Discount ProgramEmployee Assistance Program (EAP)ACA Medical for a regular schedule of 30 hours per week
 Drive Your Career ForwardIf you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;Join our team and play a key role in delivering exceptional service to our customers! As a &lt;strong&gt;Store Delivery Driver&lt;/strong&gt;, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;An ideal candidate will be able to work Saturday hours to support the business. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Key Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Safely and efficiently deliver parts and products to customers on assigned routes and as needed.&lt;/li&gt;&lt;li&gt;Accurately complete all delivery documentation and maintain timely communication with the store team.&lt;/li&gt;&lt;li&gt;Pick up parts and products from customers or other store locations as directed.&lt;/li&gt;&lt;li&gt;Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).&lt;/li&gt;&lt;li&gt;Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.&lt;/li&gt;&lt;li&gt;Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.&lt;/li&gt;&lt;li&gt;Uphold company standards for safety, appearance, and daily operational excellence.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Excellent customer service and communication skills.&lt;/li&gt;&lt;li&gt;Strong attention to detail and organizational skills.&lt;/li&gt;&lt;li&gt;Valid driver’s license with an acceptable driving record.&lt;/li&gt;&lt;li&gt;Knowledge of and adherence to federal and state driving regulations.&lt;/li&gt;&lt;li&gt;Familiarity with the local delivery area and store operations.&lt;/li&gt;&lt;li&gt;Basic automotive parts knowledge or previous retail/customer service experience preferred.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Why You’ll Love Working With Us:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Steady part-time hours with a supportive, team-oriented environment.&lt;/li&gt;&lt;li&gt;Opportunities to learn more about automotive parts and grow within the company.&lt;/li&gt;&lt;li&gt;A role that offers both variety and independence — every day brings something new!&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Benefits Include:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;401(k) with Company Match&lt;/li&gt;&lt;li&gt;Profit Sharing&lt;/li&gt;&lt;li&gt;Safe and Sick Time &lt;/li&gt;&lt;li&gt;Employee Discount Program&lt;/li&gt;&lt;li&gt;Employee Assistance Program (EAP)&lt;/li&gt;&lt;li&gt;ACA Medical for a regular schedule of 30 hours per week&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Drive Your Career Forward&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Automotive repair and maintenance</t>
   </si>
   <si>
     <t>1,001 - 5,000 Employees</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.com/jobs-search/2?location=Wyocena%2C+WI&amp;search=Part-time&amp;lk=Oi3xqSCrii9nEmVm6rAjeg</t>
-[...267 lines deleted...]
-    <t>51 - 200 Employees</t>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Lake-Windsor-Country-Club</t>
+  </si>
+  <si>
+    <t>Proshop Counter at Lake Windsor Country Club</t>
+  </si>
+  <si>
+    <t>Lake Windsor Country Club</t>
+  </si>
+  <si>
+    <t>Windsor, WI</t>
+  </si>
+  <si>
+    <t>12 - 17</t>
+  </si>
+  <si>
+    <t>https://lakewindsor.com</t>
+  </si>
+  <si>
+    <t>15 days ago</t>
+  </si>
+  <si>
+    <t>Lake Windsor Country Club is looking for a dependable, outgoing, and hard-working team member to join our golf operations staff.This position is a mix of:Pro shop counter serviceBartendingGolf operations/customer serviceWe’re looking for someone who:Shows up on timeWorks well in a fast-paced environmentCommunicates professionally with members and guestsTakes pride in keeping things clean and organizedCan handle responsibility without needing constant supervisionJob ResponsibilitiesChecking in golfers and handling tee timesRunning point-of-sale transactionsServing beer, cocktails, and beveragesStocking coolers/snacks/bar areaOpening and closing the golf shopAssisting with outings and eventsKeeping the golf shop and patio clean and organizedHelping coordinate outside operations with cart staff and bev cart staffProviding excellent customer service to members and public golfersRequirementsMust be 18+Bartending experience preferred but not requiredWeekend and evening availability preferredAbility to stay organized and work independentlyPositive attitude and team-first mentalityWhat We’re Looking ForWe want someone reliable that wants to be part of building a fun, professional atmosphere around the golf course. Accountability and work ethic matter here.PayCompetitive hourly pay + tips based on experience.
+By applying to this job, you agree to receive periodic text messages from this employer and Homebase about your pending job application. Opt out anytime. Msg &amp; data rates may apply.
+Powered by Homebase. Free employee scheduling, time clock and hiring tools.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;Lake Windsor Country Club is looking for a dependable, outgoing, and hard-working team member to join our golf operations staff.&lt;/p&gt;&lt;p&gt;This position is a mix of:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pro shop counter service&lt;/li&gt;&lt;li&gt;Bartending&lt;/li&gt;&lt;li&gt;Golf &lt;span class="long-word"&gt;operations/customer&lt;/span&gt; service&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;We’re looking for someone who:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Shows up on time&lt;/li&gt;&lt;li&gt;Works well in a fast-paced environment&lt;/li&gt;&lt;li&gt;Communicates professionally with members and guests&lt;/li&gt;&lt;li&gt;Takes pride in keeping things clean and organized&lt;/li&gt;&lt;li&gt;Can handle responsibility without needing constant supervision&lt;/li&gt;&lt;/ul&gt;Job Responsibilities&lt;ul&gt;&lt;li&gt;Checking in golfers and handling tee times&lt;/li&gt;&lt;li&gt;Running point-of-sale transactions&lt;/li&gt;&lt;li&gt;Serving beer, cocktails, and beverages&lt;/li&gt;&lt;li&gt;Stocking coolers/snacks/bar area&lt;/li&gt;&lt;li&gt;Opening and closing the golf shop&lt;/li&gt;&lt;li&gt;Assisting with outings and events&lt;/li&gt;&lt;li&gt;Keeping the golf shop and patio clean and organized&lt;/li&gt;&lt;li&gt;Helping coordinate outside operations with cart staff and bev cart staff&lt;/li&gt;&lt;li&gt;Providing excellent customer service to members and public golfers&lt;/li&gt;&lt;/ul&gt;Requirements&lt;ul&gt;&lt;li&gt;Must be 18+&lt;/li&gt;&lt;li&gt;Bartending experience preferred but not required&lt;/li&gt;&lt;li&gt;Weekend and evening availability preferred&lt;/li&gt;&lt;li&gt;Ability to stay organized and work independently&lt;/li&gt;&lt;li&gt;Positive attitude and team-first mentality&lt;/li&gt;&lt;/ul&gt;What We’re Looking For&lt;p&gt;We want someone reliable that wants to be part of building a fun, professional atmosphere around the golf course. Accountability and work ethic matter here.&lt;/p&gt;Pay&lt;p&gt;Competitive hourly pay + tips based on experience.&lt;/p&gt;&lt;br&gt;&lt;p&gt;By applying to this job, you agree to receive periodic text messages from this employer and Homebase about your pending job application. Opt out anytime. Msg &amp;amp; data rates may apply.&lt;br&gt;Powered by Homebase. Free employee scheduling, time clock and hiring tools.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Amusement, gambling, and recreation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -849,51 +714,51 @@
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2">
-        <v>1920</v>
+        <v>1963</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>34</v>
       </c>
       <c r="D3" t="s">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="G3">
@@ -905,222 +770,213 @@
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>39</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" t="s">
         <v>41</v>
       </c>
       <c r="N3" t="s">
         <v>42</v>
       </c>
       <c r="O3" t="s">
         <v>43</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3">
-        <v>2014</v>
+        <v>1998</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
-        <v>26</v>
+        <v>16.5</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q4">
-        <v>1882</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P5" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="Q5">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P6" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="Q6">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1964</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">