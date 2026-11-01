--- v3 (2026-09-01)
+++ v4 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
@@ -95,343 +95,402 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>property_features</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agency_page</t>
   </si>
   <si>
     <t>agency_phone</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/property/london-fields/?q=London</t>
   </si>
   <si>
-    <t>2026-08-24T07:58:29Z</t>
-[...2 lines deleted...]
-    <t>https://www.zoopla.co.uk/for-sale/details/73051472/</t>
+    <t>2026-10-27T08:08:59Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/73421491/</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>1 bed flat for sale50 Hacon Square, Richmond Road, Hackney E8</t>
-[...148 lines deleted...]
-    <t>B</t>
+    <t>3 bed maisonette for saleMayfield Close, Hackney E8</t>
+  </si>
+  <si>
+    <t>maisonette</t>
+  </si>
+  <si>
+    <t>Mayfield Close, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/b3976c230c10bbe76891b9245d9ecda501d52afb.jpg
+https://lid.zoocdn.com/u/1024/768/abfdda0c4836391f141ec0bb82548fe116379976.jpg
+https://lid.zoocdn.com/u/1024/768/a43cc687cf67a4170817e9794489430790b226af.jpg
+https://lid.zoocdn.com/u/1024/768/6a34941e86ce6a588b0ee4482525ac7b303f7d50.jpg
+https://lid.zoocdn.com/u/1024/768/8169958f57d8112dcb3131d29a53b06af3a6ca6d.jpg
+https://lid.zoocdn.com/u/1024/768/6e9edc65dd01a6dea34035f93b8374a735db045d.jpg
+https://lid.zoocdn.com/u/1024/768/576843d6aaf568ee7796a469025768e215bfab1f.jpg
+https://lid.zoocdn.com/u/1024/768/0e451e81b27972108fe8793aac161202574056b6.jpg
+https://lid.zoocdn.com/u/1024/768/ee9f45c1f8fb71a44af0e84f67e3cbfeeb49e128.jpg
+https://lid.zoocdn.com/u/1024/768/95d8a8df64f9e7cf12c329e2126e60350e0827c4.jpg
+https://lid.zoocdn.com/u/1024/768/151411d00ca90b48bd952a70d1c71fb9f1cb4cfd.jpg
+https://lid.zoocdn.com/u/1024/768/2cb7ba388d383cdd2065d66cf8d4122f1c6c1397.jpg
+https://lid.zoocdn.com/u/1024/768/f0ec8e60a00165496db55e9aa643aeed55d0db77.jpg
+https://lid.zoocdn.com/u/1024/768/7926e09449d3c5c498c17baa03123bc1d8aaaeb3.jpg
+https://lid.zoocdn.com/u/1024/768/9c4d07674d2510ed134b127d09490ba98d1c053e.jpg
+https://lid.zoocdn.com/u/1024/768/d86e9023da3e890a0339512626a23d1f17964328.jpg
+https://lid.zoocdn.com/u/1024/768/18d0a231723f15429773cd1a949e144db6c9d475.jpg
+https://lid.zoocdn.com/u/1024/768/6bd5594fe4454014b9ccebcd39abbe2283d74caa.jpg
+https://lid.zoocdn.com/u/1024/768/8b28330db4382d3b0a714a15f7fd8b50ac14893e.jpg</t>
+  </si>
+  <si>
+    <t>D</t>
   </si>
   <si>
     <t>Chain free
 Leasehold</t>
   </si>
   <si>
-    <t>A beautifully presented two-bedroom apartment in a well-connected part of Hackney, moments from Dalston Junction and close to some of East London’s most loved neighbourhood spots. With two private balconies and a bright, contemporary finish, it offers a lovely balance of sociable living space and quieter corners to retreat to.
-[...33 lines deleted...]
-Wide doorways
+    <t>Detailed Description
+A beautifully presented three-bedroom maisonette arranged over the ground and first floors of a charming and well-maintained 1960s purpose-built development.
+Offering approximately 975 sq ft of well-designed living space, this exceptional family home features a bright and spacious south-facing reception room, a stylish and generously proportioned kitchen/dining room, three well-sized bedrooms, and a contemporary family bathroom complete with both a bathtub and separate walk-in shower.
+Further benefits include sole use of a substantial timber-decked rear garden, providing an ideal space for outdoor dining, entertaining, and family enjoyment.
+Situated within the highly sought-after and peaceful Mayfield Close, the property enjoys an enviable position in the heart of Dalston. Residents are within easy walking distance of the vibrant cafés, bars, restaurants and independent boutiques of Kingsland High Street, while the popular amenities of Stoke Newington, London Fields and Broadway Market are also close by.
+Excellent transport connections are available from Dalston Kingsland and Dalston Junction Overground stations, offering swift access to Shoreditch, the City and Islington. Numerous bus routes from nearby Balls Pond Road also provide convenient links to the West End and beyond.
+Offered to the market chain free.
+EPC rating - D
+Council tax band - C
+Remaining lease length - 89 years
+Service charge - £2700 p.a. Including ground rent</t>
+  </si>
+  <si>
+    <t>&lt;strong&gt;Detailed Description&lt;/strong&gt;&lt;br&gt;&lt;br&gt;A beautifully presented three-bedroom maisonette arranged over the ground and first floors of a charming and well-maintained 1960s purpose-built development.&lt;br&gt;&lt;br&gt;Offering approximately 975 sq ft of well-designed living space, this exceptional family home features a bright and spacious south-facing reception room, a stylish and generously proportioned kitchen/dining room, three well-sized bedrooms, and a contemporary family bathroom complete with both a bathtub and separate walk-in shower.&lt;br&gt;&lt;br&gt;Further benefits include sole use of a substantial timber-decked rear garden, providing an ideal space for outdoor dining, entertaining, and family enjoyment.&lt;br&gt;&lt;br&gt;Situated within the highly sought-after and peaceful Mayfield Close, the property enjoys an enviable position in the heart of Dalston. Residents are within easy walking distance of the vibrant cafés, bars, restaurants and independent boutiques of Kingsland High Street, while the popular amenities of Stoke Newington, London Fields and Broadway Market are also close by.&lt;br&gt;&lt;br&gt;Excellent transport connections are available from Dalston Kingsland and Dalston Junction Overground stations, offering swift access to Shoreditch, the City and Islington. Numerous bus routes from nearby Balls Pond Road also provide convenient links to the West End and beyond.&lt;br&gt;&lt;br&gt;Offered to the market chain free.&lt;br&gt;&lt;br&gt;EPC rating - D&lt;br&gt;Council tax band - C&lt;br&gt;Remaining lease length - 89 years&lt;br&gt;Service charge - £2700 p.a. Including ground rent</t>
+  </si>
+  <si>
+    <t>Three Bedrooms
+Split Level
+Rear Garden
+Enviable Location
+Offered Chain Free
+975 Sq Ft</t>
+  </si>
+  <si>
+    <t>Bennett Walden</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/bennett-walden-40730/</t>
+  </si>
+  <si>
+    <t>02045 688921</t>
+  </si>
+  <si>
+    <t>2026-10-27T08:10:27Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/73039745/</t>
+  </si>
+  <si>
+    <t>2 bed flat for saleHoughton Close, Dalston E8</t>
+  </si>
+  <si>
+    <t>flat</t>
+  </si>
+  <si>
+    <t>Houghton Close, Dalston E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/bfc3f3706dce9dbf05b71a31faa6c9036a15138c.jpg
+https://lid.zoocdn.com/u/1024/768/5af097d15367263ebba1787629d3ed2aa4d3fbf0.jpg
+https://lid.zoocdn.com/u/1024/768/0f7c022c7ef3b39c05bf44113fa194f088ca2d12.jpg
+https://lid.zoocdn.com/u/1024/768/34dede9fdaedea9731ccb6c3ddfd61ab9f1a78f8.jpg
+https://lid.zoocdn.com/u/1024/768/f065b24a7020ce69d41ec02b3462a6a9cc2f7ace.jpg
+https://lid.zoocdn.com/u/1024/768/09aad1b26ad2d263bab1f69a96f7335392e21a46.jpg
+https://lid.zoocdn.com/u/1024/768/f9c8efac6234c76225f49562d77c345e715ed477.jpg
+https://lid.zoocdn.com/u/1024/768/9b8dd6607e8c518c2f727075969b9486288a0e2d.jpg
+https://lid.zoocdn.com/u/1024/768/bfe030bb1f4cdbd813ecac476f1701758cbff04b.jpg
+https://lid.zoocdn.com/u/1024/768/6628203e774580a7d073b9fc1286eb5eaf148169.jpg
+https://lid.zoocdn.com/u/1024/768/ca80b8ca08c9cb29882f4ba898f811360be71ed5.jpg
+https://lid.zoocdn.com/u/1024/768/5fc1e537f7f9d186b68a59349f3620fbe5d27266.jpg
+https://lid.zoocdn.com/u/1024/768/0acfbd6d0bceab473ac4f818e4de995d8e171c77.jpg
+https://lid.zoocdn.com/u/1024/768/623969dccb0ef489d3edf059072ed5f883085cea.jpg
+https://lid.zoocdn.com/u/1024/768/274ca833149fb6e7d558ca07a5149120e13eab81.jpg
+https://lid.zoocdn.com/u/1024/768/4794819ea7f3190bc4b65c6ead9fc4c54264bb13.jpg
+https://lid.zoocdn.com/u/1024/768/336d0132139b74d3116ef2ea6dca631600dcd132.jpg
+https://lid.zoocdn.com/u/1024/768/ff3763b108c03b0047c8ee9a12b3cd6834a3a107.jpg
+https://lid.zoocdn.com/u/1024/768/ecc6624c6a77ef5e20f73be6092d3c3f73ec9126.jpg</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Leasehold</t>
+  </si>
+  <si>
+    <t>Houghton Close, E8 Guide Price £425,000-£440,000
+A well-presented two bedroom ground floor flat with a private front garden, set within a quiet residential development in the heart of Dalston, E8.
+This bright and well-proportioned home offers approximately 523 sq. Ft. Of internal space and has been thoughtfully arranged to maximise space and natural light. The property comprises a spacious reception room, ideal for both relaxing and entertaining, along with a separate modern kitchen featuring ample storage and worktop space.
+There are two bedrooms, including a generous principal bedroom and a second room perfectly suited as a guest bedroom, home office or nursery. The bathroom has been finished to a good standard with contemporary tiling and fittings.
+A standout feature of the property is the private garden, extending to over 30 ft, providing a rare and versatile outdoor space in this central location, ideal for outdoor seating, entertaining, or simply enjoying some greenery.
+Location
+Houghton Close is perfectly positioned to enjoy the best of Dalston, known for its vibrant atmosphere, independent cafés, restaurants and bars. Kingsland Road and Dalston Junction are both nearby, along with popular green spaces such as London Fields and Hackney Downs.
+Transport
+The property benefits from excellent transport links, with Dalston Junction and Dalston Kingsland Overground stations within easy reach, offering swift connections across London. Numerous bus routes also provide direct access into the City, Shoreditch and beyond.
+Summary
+A fantastic opportunity to acquire a well-located two bedroom flat with private outdoor space in one of East London’s most sought-after neighbourhoods.
+EPC Rating: C</t>
+  </si>
+  <si>
+    <t>&lt;em&gt;Houghton Close, E8 Guide Price £425,000-£440,000&lt;/em&gt;&lt;br&gt;&lt;br&gt;A well-presented two bedroom ground floor flat with a private front garden, set within a quiet residential development in the heart of Dalston, E8.&lt;br&gt;&lt;br&gt;This bright and well-proportioned home offers approximately 523 sq. Ft. Of internal space and has been thoughtfully arranged to maximise space and natural light. The property comprises a spacious reception room, ideal for both relaxing and entertaining, along with a separate modern kitchen featuring ample storage and worktop space.&lt;br&gt;&lt;br&gt;There are two bedrooms, including a generous principal bedroom and a second room perfectly suited as a guest bedroom, home office or nursery. The bathroom has been finished to a good standard with contemporary tiling and fittings.&lt;br&gt;&lt;br&gt;A standout feature of the property is the private garden, extending to over 30 ft, providing a rare and versatile outdoor space in this central location, ideal for outdoor seating, entertaining, or simply enjoying some greenery.&lt;br&gt;&lt;br&gt;&lt;em&gt;Location&lt;/em&gt;&lt;br&gt;Houghton Close is perfectly positioned to enjoy the best of Dalston, known for its vibrant atmosphere, independent cafés, restaurants and bars. Kingsland Road and Dalston Junction are both nearby, along with popular green spaces such as London Fields and Hackney Downs.&lt;br&gt;&lt;br&gt;&lt;em&gt;Transport&lt;/em&gt;&lt;br&gt;The property benefits from excellent transport links, with Dalston Junction and Dalston Kingsland Overground stations within easy reach, offering swift connections across London. Numerous bus routes also provide direct access into the City, Shoreditch and beyond.&lt;br&gt;&lt;br&gt;&lt;em&gt;Summary&lt;/em&gt;&lt;br&gt;A fantastic opportunity to acquire a well-located two bedroom flat with private outdoor space in one of East London’s most sought-after neighbourhoods.&lt;br&gt;&lt;br&gt;EPC Rating: C</t>
+  </si>
+  <si>
+    <t>Garden
+Two Bedroom Apartment
+Ground Floor
+Private Garden
+Excellent Condition
+Great Location
+Close to Dalston Junction Station
+Many Local Amenities</t>
+  </si>
+  <si>
+    <t>Knight Bishop</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/knight-bishop-london-35726/</t>
+  </si>
+  <si>
+    <t>02081 289587</t>
+  </si>
+  <si>
+    <t>2026-10-27T08:09:33Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/74543295/</t>
+  </si>
+  <si>
+    <t>1 bed maisonette for saleQueensbridge Road, London E8</t>
+  </si>
+  <si>
+    <t>Queensbridge Road, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/0ecbc7753cb52e7bffb977152b3148d58b8828df.jpg
+https://lid.zoocdn.com/u/1024/768/a1c8551383196b0805f3bec29897c165e1089414.jpg
+https://lid.zoocdn.com/u/1024/768/19a8998fcd900fbd1be3f647bd096211224f8b94.jpg
+https://lid.zoocdn.com/u/1024/768/1b28736642cd3f9fd5bab47f6a43619227381f90.jpg
+https://lid.zoocdn.com/u/1024/768/9fd492d28d8d7aaff7195ca349c83dfc957626fb.jpg
+https://lid.zoocdn.com/u/1024/768/92d163bce501d5f37804875553a224b412fd7512.jpg
+https://lid.zoocdn.com/u/1024/768/c37edc06cf6b59dc8c5e1861d5eb9184f64f8ed1.jpg
+https://lid.zoocdn.com/u/1024/768/bad5cd54113ded72e04cf7d6436eabff73bbb93d.jpg
+https://lid.zoocdn.com/u/1024/768/c0030bad9626f26a7a2db60e265da653b8978038.jpg
+https://lid.zoocdn.com/u/1024/768/c2e55af8254fdcff89249f95170efb0157657342.jpg
+https://lid.zoocdn.com/u/1024/768/d598fb936b26fee78d5426e20b26ec269088496b.jpg
+https://lid.zoocdn.com/u/1024/768/0d9b7a354083743a874d59851dfbdde974d0c137.jpg
+https://lid.zoocdn.com/u/1024/768/5045b072c9138ad9be7ad0162faf53b26610a27b.jpg
+https://lid.zoocdn.com/u/1024/768/0992cb48f4c59e5bc16be73f31ab7728b8ee4062.jpg
+https://lid.zoocdn.com/u/1024/768/9de692cb9792b630aa506543a4ba52a46b87c8a6.jpg
+https://lid.zoocdn.com/u/1024/768/07c78bc1902e952b3c3a1aad6026fa6e5254fc69.jpg
+https://lid.zoocdn.com/u/1024/768/7e62210ab32a065121dd41c6da4db3735ef51cd0.jpg
+https://lid.zoocdn.com/u/1024/768/b7a220a2cf335a7e6c367cf90fa60efa4a62da48.jpg
+https://lid.zoocdn.com/u/1024/768/a949dffa341e273ee043e5ff5a707b77d2bf2ce1.jpg
+https://lid.zoocdn.com/u/1024/768/d272dee435e3aa7d2d3dc14d61976a41d77c0622.jpg
+https://lid.zoocdn.com/u/1024/768/8884a5db5f1f28acd50658048d2649c44f883b38.jpg
+https://lid.zoocdn.com/u/1024/768/92477861fd2d46415f12f8bca65aab487e777072.jpg
+https://lid.zoocdn.com/u/1024/768/cbaf9bb1799f068eebb104ddf3699af349a546ea.jpg
+https://lid.zoocdn.com/u/1024/768/68ecc4c2958eb661e442124f816c199d79527117.jpg
+https://lid.zoocdn.com/u/1024/768/a3ccaf3c6631e1710e519eaf54cccd94f68bb8e1.jpg
+https://lid.zoocdn.com/u/1024/768/85cdc31a737f2f6f92e8ac625224077cd6a98e66.jpg
+https://lid.zoocdn.com/u/1024/768/2c45e9ebc5d62062a499f26e6fc18bf1bab51118.jpg
+https://lid.zoocdn.com/u/1024/768/642c9c02903753b122311da08d21bf797dd40296.jpg</t>
+  </si>
+  <si>
+    <t>“A light-filled period maisonette in the heart of Hackney”
+This one-bedroom maisonette occupies the first floor of a Grade ii-listed house within the Queensbridge Road conservation area in Hackney. Period details, including original sash windows, exposed brickwork and original timber floorboards, sit alongside refined interiors and a considered material palette. Below, the private garden is planted with bamboo and fragrant fig and olive trees, while the maisonette is well placed for the shops, restaurants and bars of London Fields and Dalston.
+The Tour
+The maisonette occupies a handsome end-of-terrace position on Queensbridge Road, its front garden lined with mature trees. The classical façade is characterised by stock-brick, stucco detailing and sash windows beneath a low-pitched, hipped slate roof.
+A white-painted timber staircase, distinguished by a teal stripe, rises to the maisonette on the first floor. In the living room, a fireplace with an exposed brick surround forms a focal point, flanked by alcoves fitted with floating shelves and a desk. A sash window brings in natural light, while original timber flooring runs throughout the maisonette.
+The galley-style kitchen is bright, with cream-painted walls and a sash window overlooking the garden below. White cabinetry and open shelving provide ample storage while solid timber worktops are paired with a classic white tiled splashback.
+The bedroom overlooks the leafy street through a generous sash window and has built-in wardrobes. The bathroom is fitted with a shower-over-bath and finished with mosaic tiles. A loft space provides additional storage.
+Outdoor Space
+Accessed via the side of the house, the private garden is layered with greenery, planted with lush bamboo, a fig tree and an olive tree. A decked patio with wooden trellis panels and climbing ivy provides a peaceful seating area, and there is a useful shed for additional storage.
+The Area
+Queensbridge Road is excellently located for the independent restaurants, cafes and shops of Dalston, London Fields and Haggerston. There are many fantastic restaurants locally, notably Little Duck The Picklery and Angelina’s on Dalston Lane, Violet, the Spurstowe Arms and Wilton Way Deli on Wilton Way, and Elliot’s and Bright on Mare Street. The E5 Bakehouse, on the edge of London Fields, is excellent for freshly baked artisan bread and grains. Near Netil Market is a thriving hub of restaurants, breweries and coffee roasters.
+Ridley Road Market is considered by many to be the beating heart of the local community. It has run every Monday to Saturday since the 1880s and is home to over 150 stalls offering fresh produce from around the world.
+Dalston Junction and Hackney Downs Overground stations are a short walk away, providing transport links on the east/west and southbound branches of the London Overground. Hackney Downs runs direct services into Liverpool Street in approximately 18 minutes. Buses run regularly to London Bridge and the City from nearby Kingsland Road.
+Tenure: Leasehold / Lease Length: Approx 90 years remaining / Service Charge: Approx £745 per annum / Council Tax Band: C</t>
+  </si>
+  <si>
+    <t>“A light-filled period maisonette in the heart of Hackney”&lt;br&gt;&lt;br&gt;This one-bedroom maisonette occupies the first floor of a Grade ii-listed house within the Queensbridge Road conservation area in Hackney. Period details, including original sash windows, exposed brickwork and original timber floorboards, sit alongside refined interiors and a considered material palette. Below, the private garden is planted with bamboo and fragrant fig and olive trees, while the maisonette is well placed for the shops, restaurants and bars of London Fields and Dalston.&lt;br&gt;&lt;br&gt;The Tour&lt;br&gt;&lt;br&gt;The maisonette occupies a handsome end-of-terrace position on Queensbridge Road, its front garden lined with mature trees. The classical façade is characterised by stock-brick, stucco detailing and sash windows beneath a low-pitched, hipped slate roof.&lt;br&gt;&lt;br&gt;A white-painted timber staircase, distinguished by a teal stripe, rises to the maisonette on the first floor. In the living room, a fireplace with an exposed brick surround forms a focal point, flanked by alcoves fitted with floating shelves and a desk. A sash window brings in natural light, while original timber flooring runs throughout the maisonette.&lt;br&gt;&lt;br&gt;The galley-style kitchen is bright, with cream-painted walls and a sash window overlooking the garden below. White cabinetry and open shelving provide ample storage while solid timber worktops are paired with a classic white tiled splashback.&lt;br&gt;&lt;br&gt;The bedroom overlooks the leafy street through a generous sash window and has built-in wardrobes. The bathroom is fitted with a shower-over-bath and finished with mosaic tiles. A loft space provides additional storage.&lt;br&gt;&lt;br&gt;Outdoor Space&lt;br&gt;&lt;br&gt;Accessed via the side of the house, the private garden is layered with greenery, planted with lush bamboo, a fig tree and an olive tree. A decked patio with wooden trellis panels and climbing ivy provides a peaceful seating area, and there is a useful shed for additional storage.&lt;br&gt;&lt;br&gt;The Area&lt;br&gt;&lt;br&gt;Queensbridge Road is excellently located for the independent restaurants, cafes and shops of Dalston, London Fields and Haggerston. There are many fantastic restaurants locally, notably Little Duck The Picklery and Angelina’s on Dalston Lane, Violet, the Spurstowe Arms and Wilton Way Deli on Wilton Way, and Elliot’s and Bright on Mare Street. The E5 Bakehouse, on the edge of London Fields, is excellent for freshly baked artisan bread and grains. Near Netil Market is a thriving hub of restaurants, breweries and coffee roasters.&lt;br&gt;&lt;br&gt;Ridley Road Market is considered by many to be the beating heart of the local community. It has run every Monday to Saturday since the 1880s and is home to over 150 stalls offering fresh produce from around the world.&lt;br&gt;&lt;br&gt;Dalston Junction and Hackney Downs Overground stations are a short walk away, providing transport links on the east/west and southbound branches of the London Overground. Hackney Downs runs direct services into Liverpool Street in approximately 18 minutes. Buses run regularly to London Bridge and the City from nearby Kingsland Road.&lt;br&gt;&lt;br&gt;Tenure: Leasehold / Lease Length: Approx 90 years remaining / Service Charge: Approx £745 per annum / Council Tax Band: C</t>
+  </si>
+  <si>
+    <t>The Modern House</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/the-modern-house-london-14734/</t>
+  </si>
+  <si>
+    <t>02046 457343</t>
+  </si>
+  <si>
+    <t>2026-10-27T08:09:37Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/new-homes/details/68788675/</t>
+  </si>
+  <si>
+    <t>2 bed flat for saleSidworth Street, London E8</t>
+  </si>
+  <si>
+    <t>Sidworth Street, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/5c51c10a7500ab821c3940a1c80bccb02771ecbc.jpg
+https://lid.zoocdn.com/u/1024/768/489bca72f8fe10c86ac41d9f88fa27ec9761cf99.jpg
+https://lid.zoocdn.com/u/1024/768/03404c1dbc6d10fe3fea99060db140d7fe1a58b6.jpg
+https://lid.zoocdn.com/u/1024/768/dc5211191f497f41cd5b767882d9e6b0ae37f21c.jpg
+https://lid.zoocdn.com/u/1024/768/0d2231dde00474493e6753a4351659a7d42bde6a.jpg
+https://lid.zoocdn.com/u/1024/768/cb8a52f0b3a54c45ff9633c27f3da69e06ff99cc.png</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>New home
+Chain free
+Leasehold</t>
+  </si>
+  <si>
+    <t>A prestigious warehouse style apartment by London Fields, featuring light-filled apartments with full-height windows, exposed concrete ceilings, and striking interiors. With 24-hour concierge, lift access, and a glass-bottomed pool on a communal roof terrace, this development offers modern luxury. Moments from Bustling Broadway Market's shops, cafes, and bars, with London Fields Station in touching distance.</t>
+  </si>
+  <si>
+    <t>Open plan kitchen / living / dining area
+Master bedroom with en suite
+Second double bedroom
+24 hour concierge
+Rooftop swimming pool
 Lift access</t>
   </si>
   <si>
-    <t>The Stow Brothers - Hackney</t>
-[...88 lines deleted...]
-    <t>02081 398480</t>
+    <t>Stone London</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/new-homes/developers/branch/stone-london-london-86079/</t>
+  </si>
+  <si>
+    <t>02036 413913</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/to-rent/property/sittingbourne/?q=Sittingbourne</t>
+  </si>
+  <si>
+    <t>2026-10-27T08:09:43Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/to-rent/details/74585370/</t>
+  </si>
+  <si>
+    <t>2 bed flat to rentEast Street, East Court House ME10</t>
+  </si>
+  <si>
+    <t>East Street, East Court House ME10</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/933ce9d8b726e6e959f88929d702676243557fc5.jpg
+https://lid.zoocdn.com/u/1024/768/bdbaa17ae3668e209f0e857cc911511d10659dcf.jpg
+https://lid.zoocdn.com/u/1024/768/3e5e6a5698f88c87fdde30713cc29bbb9fba84d2.jpg
+https://lid.zoocdn.com/u/1024/768/b6fccaa8f861119cff89a8bc787f854fd8b9c6a7.jpg
+https://lid.zoocdn.com/u/1024/768/cb7b7ef8eb2dec518f0421662e8c20c17c638e6f.jpg
+https://lid.zoocdn.com/u/1024/768/c719b3d08d82958527d7b80ea3ba39f14ccd7e41.jpg
+https://lid.zoocdn.com/u/1024/768/35062fa766568d0fde42713ae445e56f707d0e30.jpg
+https://lid.zoocdn.com/u/1024/768/5d3556e6ee18b34c1625a3b690a352dbeeb75a51.jpg
+https://lid.zoocdn.com/u/1024/768/506e3b23cdcce9a37c6c449631278380c790fb9e.jpg
+https://lid.zoocdn.com/u/1024/768/b704439ccd9e9dd0c526dd9131175bdadeadca89.jpg
+https://lid.zoocdn.com/u/1024/768/8f9c3085e0bb90f58f373db8ab7b3039c730b0e6.jpg
+https://lid.zoocdn.com/u/1024/768/5cf5a80016f48955a49207c29fe67e6d3f61237f.jpg
+https://lid.zoocdn.com/u/1024/768/6f67378d708193126c19b85c27946e33a0df2b9a.jpg
+https://lid.zoocdn.com/u/1024/768/e11df340a11df3a827e2add6cf0de2d53ad3e7f2.jpg</t>
+  </si>
+  <si>
+    <t>Available from 2 November 2026
+Unfurnished</t>
+  </si>
+  <si>
+    <t>Tenure: Leasehold
+A stylish and modern two-bedroom top-floor flat, offering comfortable living in a contemporary setting with an allocated parking space in a town centre location.
+The property features a modern gloss kitchen with built in oven and electric hob, spacious hard floored living area with ample room for a sofa and small dining table if required, providing a welcoming and practical space for relaxing or entertaining.
+The spacious master bedroom is located upstairs, offering plenty of room for a large bed, wardrobes and additional bedroom furniture. The second bedroom provides further flexibility, ideal for guests, a home office or additional living needs.
+With its modern design, well-proportioned rooms and practical layout, this property is an excellent choice for individuals, couples or small families looking for a comfortable place to call home.
+Situated in the ME10 area of Sittingbourne, Kent, this property offers convenient access to local shops, supermarkets, schools and everyday amenities. Sittingbourne town centre provides a range of shopping, dining and leisure options, while Sittingbourne railway station offers connections to London and other destinations, making the area a practical choice for commuters.
+The location also benefits from access to local bus services and road links for travel around Kent and beyond.
+With its combination of local amenities, transport links and town-centre convenience, this is an appealing location for professionals, couples and small families looking for a well-connected place to live.
+Council Tax Band B
+EPC Rating C
+Holding Deposit: £265.38
+Security Deposit: £1,326.92
+Mobile Coverage: 75% or above across the main networks; good outdoor coverage, variable indoor coverage
+Broadband: Standard up to 16 Mbps, Superfast up to 66 Mbps, Ultrafast up to 1,800 Mbps
+Flood Risk: Very Low
+Location
+Situated in the ME10 area of Sittingbourne, Kent, this property offers convenient access to local shops, supermarkets, schools and everyday amenities. Sittingbourne town centre provides a range of shopping, dining and leisure options, while Sittingbourne railway station offers connections to London and other destinations, making the area a practical choice for commuters.
+The location also benefits from access to local bus services and road links for travel around Kent and beyond.
+With its combination of local amenities, transport links and town-centre convenience, this is an appealing location for professionals, couples and small families looking for a well-connected place to live.
+Communal Garden
+Small gravel courtyard to front of building - bin store location also.</t>
+  </si>
+  <si>
+    <t>Tenure: Leasehold&lt;br&gt;&lt;br&gt;A stylish and modern two-bedroom top-floor flat, offering comfortable living in a contemporary setting with an allocated parking space in a town centre location.&lt;br&gt;&lt;br&gt;The property features a modern gloss kitchen with built in oven and electric hob, spacious hard floored living area with ample room for a sofa and small dining table if required, providing a welcoming and practical space for relaxing or entertaining.&lt;br&gt;&lt;br&gt;The spacious master bedroom is located upstairs, offering plenty of room for a large bed, wardrobes and additional bedroom furniture. The second bedroom provides further flexibility, ideal for guests, a home office or additional living needs.&lt;br&gt;&lt;br&gt;With its modern design, well-proportioned rooms and practical layout, this property is an excellent choice for individuals, couples or small families looking for a comfortable place to call home.&lt;br&gt;&lt;br&gt;Situated in the ME10 area of Sittingbourne, Kent, this property offers convenient access to local shops, supermarkets, schools and everyday amenities. Sittingbourne town centre provides a range of shopping, dining and leisure options, while Sittingbourne railway station offers connections to London and other destinations, making the area a practical choice for commuters.&lt;br&gt;&lt;br&gt;The location also benefits from access to local bus services and road links for travel around Kent and beyond.&lt;br&gt;&lt;br&gt;With its combination of local amenities, transport links and town-centre convenience, this is an appealing location for professionals, couples and small families looking for a well-connected place to live.&lt;br&gt;&lt;br&gt;Council Tax Band B&lt;br&gt;EPC Rating C&lt;br&gt;Holding Deposit: £265.38&lt;br&gt;Security Deposit: £1,326.92&lt;br&gt;Mobile Coverage: 75% or above across the main networks; good outdoor coverage, variable indoor coverage&lt;br&gt;Broadband: Standard up to 16 Mbps, Superfast up to 66 Mbps, Ultrafast up to 1,800 Mbps&lt;br&gt;Flood Risk: Very Low&lt;br&gt;&lt;br&gt;&lt;strong&gt;Location&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Situated in the ME10 area of Sittingbourne, Kent, this property offers convenient access to local shops, supermarkets, schools and everyday amenities. Sittingbourne town centre provides a range of shopping, dining and leisure options, while Sittingbourne railway station offers connections to London and other destinations, making the area a practical choice for commuters.&lt;br&gt;&lt;br&gt;The location also benefits from access to local bus services and road links for travel around Kent and beyond.&lt;br&gt;&lt;br&gt;With its combination of local amenities, transport links and town-centre convenience, this is an appealing location for professionals, couples and small families looking for a well-connected place to live.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Communal Garden&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Small gravel courtyard to front of building - bin store location also.</t>
+  </si>
+  <si>
+    <t>Two-bedroom top-floor flat
+Modern kitchen and living area
+Spacious upstairs master bedroom
+One Allocated Parking Space
+Close To Shops, Restaurants, Transport Links, And Local Amenities
+Council Tax Band B
+EPC Rating C</t>
+  </si>
+  <si>
+    <t>Kent Residential</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/kent-residential-maidstone-17285/</t>
+  </si>
+  <si>
+    <t>01622 279715</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -834,437 +893,413 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2">
-        <v>73051472</v>
+        <v>73421491</v>
       </c>
       <c r="E2">
-        <v>375000</v>
+        <v>650000</v>
       </c>
       <c r="F2">
-        <v>808</v>
+        <v>667</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2">
-        <v>51.543012</v>
+        <v>51.543791</v>
       </c>
       <c r="L2">
-        <v>-0.056061</v>
+        <v>-0.073289</v>
       </c>
       <c r="M2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2">
-        <v>464</v>
+        <v>975</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
       <c r="W2" t="s">
         <v>39</v>
       </c>
       <c r="X2" t="s">
         <v>40</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" t="s">
         <v>43</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>71738976</v>
+        <v>73039745</v>
       </c>
       <c r="E3">
-        <v>1295000</v>
+        <v>425000</v>
       </c>
       <c r="F3">
-        <v>1003</v>
+        <v>840</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I3" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3" t="s">
         <v>46</v>
       </c>
       <c r="K3">
-        <v>51.541878</v>
+        <v>51.544781</v>
       </c>
       <c r="L3">
-        <v>-0.056035</v>
+        <v>-0.071071</v>
       </c>
       <c r="M3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="P3">
-        <v>1291</v>
+        <v>506</v>
       </c>
       <c r="Q3" t="s">
         <v>47</v>
       </c>
       <c r="R3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="S3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y3" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D4">
-        <v>73460136</v>
+        <v>74543295</v>
       </c>
       <c r="E4">
-        <v>720000</v>
+        <v>485000</v>
       </c>
       <c r="F4">
-        <v>831</v>
+        <v>1048</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I4" t="s">
         <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K4">
-        <v>51.54393</v>
+        <v>51.54446</v>
       </c>
       <c r="L4">
-        <v>-0.070129</v>
+        <v>-0.069541</v>
       </c>
       <c r="M4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="P4">
-        <v>866</v>
+        <v>463</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R4" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="S4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T4" t="s">
         <v>61</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>62</v>
       </c>
-      <c r="U4" t="s">
+      <c r="W4" t="s">
         <v>63</v>
       </c>
-      <c r="V4" t="s">
+      <c r="X4" t="s">
         <v>64</v>
       </c>
-      <c r="W4" t="s">
+      <c r="Y4" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D5">
-        <v>71739002</v>
+        <v>68788675</v>
       </c>
       <c r="E5">
-        <v>1295000</v>
+        <v>795000</v>
       </c>
       <c r="F5">
-        <v>1003</v>
+        <v>964</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="K5">
-        <v>51.54181</v>
+        <v>51.539436</v>
       </c>
       <c r="L5">
-        <v>-0.057041</v>
+        <v>-0.05771</v>
       </c>
       <c r="M5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N5">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P5">
-        <v>1291</v>
+        <v>825</v>
       </c>
       <c r="Q5" t="s">
         <v>70</v>
       </c>
       <c r="R5" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="S5" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="T5" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="U5" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="V5" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="W5" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="X5" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="Y5" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D6">
-        <v>72088785</v>
+        <v>74585370</v>
       </c>
       <c r="E6">
-        <v>850000</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>1100</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="K6">
-        <v>51.543599</v>
+        <v>51.338312</v>
       </c>
       <c r="L6">
-        <v>-0.057289</v>
+        <v>0.744408</v>
       </c>
       <c r="M6">
         <v>2</v>
       </c>
       <c r="N6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="P6">
-        <v>846</v>
+        <v>706</v>
       </c>
       <c r="Q6" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="R6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="S6" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="T6" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="U6" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="V6" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="W6" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="X6" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="Y6" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">