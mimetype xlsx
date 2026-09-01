--- v2 (2026-07-02)
+++ v3 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
@@ -95,340 +95,343 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>property_features</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agency_page</t>
   </si>
   <si>
     <t>agency_phone</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/property/london-fields/?q=London</t>
   </si>
   <si>
-    <t>2026-06-15T05:35:08Z</t>
+    <t>2026-08-24T07:58:29Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/73051472/</t>
+  </si>
+  <si>
+    <t>gbp</t>
+  </si>
+  <si>
+    <t>1 bed flat for sale50 Hacon Square, Richmond Road, Hackney E8</t>
+  </si>
+  <si>
+    <t>flat</t>
+  </si>
+  <si>
+    <t>50 Hacon Square, Richmond Road, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/07955a1cdca2ee793f40eaff8c74532a293deae4.jpg
+https://lid.zoocdn.com/u/1024/768/b412d8de72aefb0d7ead92b0a189bd26907ebf46.jpg
+https://lid.zoocdn.com/u/1024/768/2fdce2d408f09cdeb5d5cfd908b3c881b6d1589d.jpg
+https://lid.zoocdn.com/u/1024/768/556b84c9ff327e2a6faead3a5586489815bf25f7.jpg
+https://lid.zoocdn.com/u/1024/768/3e87649fca6efbe086e7b8e3afb639ae0edd3060.jpg
+https://lid.zoocdn.com/u/1024/768/89f78a32e6f84f4a2919c71d3f86d7ba51fcce0b.jpg
+https://lid.zoocdn.com/u/1024/768/e06305bf37808c8222e6c50b91ac301996686d93.jpg
+https://lid.zoocdn.com/u/1024/768/2f032abdb90d8e9368b4c0ac745f3e5822231c2f.jpg
+https://lid.zoocdn.com/u/1024/768/8e08f9d2701c64333287bcf1e611264370ed3678.jpg
+https://lid.zoocdn.com/u/1024/768/abfdead2135d5ed077e50ee157ce909cf83e53bb.jpg
+https://lid.zoocdn.com/u/1024/768/522bfdbab979e899862f764d7532204533d30b11.jpg
+https://lid.zoocdn.com/u/1024/768/d69aa4b5d61b5918e1016ec26b0398c6b54b738c.jpg
+https://lid.zoocdn.com/u/1024/768/320c7bde26b54616657ccf17e20d5fe332af1b1f.jpg
+https://lid.zoocdn.com/u/1024/768/17b3e338942fc4c30042c835f13153e8d4fc3b51.jpg</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Leasehold</t>
+  </si>
+  <si>
+    <t>Detailed Description
+Immaculately presented and generously proportioned, this exceptional one-bedroom first-floor apartment is set within a highly sought-after, superbly located and quiet gated development. Beautifully renovated by the current owners, the property features a stylish, well-appointed kitchen and a stunning contemporary bathroom.
+The apartment offers well-balanced living space throughout, including a spacious double bedroom and a bright, generous reception room that opens onto a fantastic private balcony. Ideally positioned just moments from London Fields park and the Overground station, the property also benefits from easy access to the vibrant amenities of Mare Street.
+Remaining Lease Length - 169 years
+Service charge - £222 per month
+EPC Rating - C
+Council Tax Band - C</t>
+  </si>
+  <si>
+    <t>&lt;strong&gt;Detailed Description&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Immaculately presented and generously proportioned, this exceptional one-bedroom first-floor apartment is set within a highly sought-after, superbly located and quiet gated development. Beautifully renovated by the current owners, the property features a stylish, well-appointed kitchen and a stunning contemporary bathroom.&lt;br&gt;&lt;br&gt;The apartment offers well-balanced living space throughout, including a spacious double bedroom and a bright, generous reception room that opens onto a fantastic private balcony. Ideally positioned just moments from London Fields park and the Overground station, the property also benefits from easy access to the vibrant amenities of Mare Street.&lt;br&gt;&lt;br&gt;Remaining Lease Length - 169 years&lt;br&gt;Service charge - £222 per month&lt;br&gt;&lt;br&gt;EPC Rating - C&lt;br&gt;Council Tax Band - C</t>
+  </si>
+  <si>
+    <t>Beautifully Presented
+First Floor
+Balcony
+Large Double Bedroom
+Highly Sought After Location
+Gated Development</t>
+  </si>
+  <si>
+    <t>Bennett Walden</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/bennett-walden-40730/</t>
+  </si>
+  <si>
+    <t>02081 284015</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/property/london-fields/?q=London&amp;pn=2</t>
+  </si>
+  <si>
+    <t>2026-08-24T07:58:35Z</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/new-homes/details/71738976/</t>
   </si>
   <si>
-    <t>gbp</t>
-[...1 lines deleted...]
-  <si>
     <t>3 bed flat for saleLondon Lane, London E8</t>
-  </si>
-[...1 lines deleted...]
-    <t>flat</t>
   </si>
   <si>
     <t>London Lane, London E8</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/9b8d77b929de9d9e26beaff4f72ec0f01cd43fee.jpg
 https://lid.zoocdn.com/u/1024/768/3053ba973181bf74966bdced2c83da4c7721c12b.jpg
 https://lid.zoocdn.com/u/1024/768/a4023d99b6bedb36983e3cbb724179e087220f58.jpg
 https://lid.zoocdn.com/u/1024/768/8818b0add57d051879c6a292c96a5da428168308.jpg
 https://lid.zoocdn.com/u/1024/768/29d80bc2769b7e9bec16078c68a635dabe12b953.jpg
 https://lid.zoocdn.com/u/1024/768/6db4dbfcf77c1434142c7f26abbc2814108e91df.jpg
 https://lid.zoocdn.com/u/1024/768/42c7298591c455e1d30e41fa2782f1cedb760170.jpg
 https://lid.zoocdn.com/u/1024/768/e2f53906766ecf5bc525d235638c4b6c49b90ea3.jpg
 https://lid.zoocdn.com/u/1024/768/1e6acb2ab8dced4e58f98b75776284499b2392b6.jpg
 https://lid.zoocdn.com/u/1024/768/4442b68a4a90f444c5c78a8a2df9b2b70a1e9bfb.jpg</t>
   </si>
   <si>
-    <t>C</t>
-[...1 lines deleted...]
-  <si>
     <t>New home
 Leasehold</t>
   </si>
   <si>
     <t>Step into bold design and effortless luxury with these brand-new, warehouse-style apartments in the heart of Hackney. Featuring three spacious bedrooms, two sleek en-suite shower rooms, and a contemporary family bathroom, each home blends industrial character with refined modern living. High ceilings, floor-to-ceiling windows, and raw, textural finishes create a dramatic sense of space, while the open-plan kitchen, dining, and living areas flow seamlessly to private outdoor spaces - perfect for relaxing or entertaining.
 Set in the vibrant heart of London Fields, you’re moments from the park’s green open spaces and the energy of Broadway Market, with its artisan cafés, independent shops, and creative community. This prime East London location offers an unbeatable mix of culture and convenience, with excellent transport links placing Shoreditch, the City, and beyond within easy reach.
 A rare opportunity to experience a fresh take on inner-city living - where industrial edge meets modern elegance. Ideal for professionals, design enthusiasts, or investors seeking a statement home in one of East London’s most desirable neighbourhoods. (CGI used to depict specification and design.)</t>
   </si>
   <si>
     <t>Step into bold design and effortless luxury with these brand-new, warehouse-style apartments in the heart of Hackney. Featuring three spacious bedrooms, two sleek en-suite shower rooms, and a contemporary family bathroom, each home blends industrial character with refined modern living. High ceilings, floor-to-ceiling windows, and raw, textural finishes create a dramatic sense of space, while the open-plan kitchen, dining, and living areas flow seamlessly to private outdoor spaces - perfect for relaxing or entertaining.&lt;br&gt;&lt;br&gt;Set in the vibrant heart of London Fields, you’re moments from the park’s green open spaces and the energy of Broadway Market, with its artisan cafés, independent shops, and creative community. This prime East London location offers an unbeatable mix of culture and convenience, with excellent transport links placing Shoreditch, the City, and beyond within easy reach.&lt;br&gt;&lt;br&gt;A rare opportunity to experience a fresh take on inner-city living - where industrial edge meets modern elegance. Ideal for professionals, design enthusiasts, or investors seeking a statement home in one of East London’s most desirable neighbourhoods. (CGI used to depict specification and design.)</t>
   </si>
   <si>
     <t>Brand new home
 10 Year Build Warranty
 Underfloor heating
 Sought after location
 Bright and spacious
 Private outdoor space</t>
   </si>
   <si>
     <t>Stirling Ackroyd - Hackney</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/find-agents/branch/stirling-ackroyd-hackney-london-16212/</t>
   </si>
   <si>
     <t>02045 689352</t>
   </si>
   <si>
-    <t>https://www.zoopla.co.uk/for-sale/property/london-fields/?q=London&amp;pn=2</t>
-[...40 lines deleted...]
-https://lid.zoocdn.com/u/1024/768/9f6e982c3e2d1fe0fd6e0af1b2e54d09de1fc328.jpg</t>
+    <t>2026-08-24T07:58:49Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/73460136/</t>
+  </si>
+  <si>
+    <t>2 bed flat for saleForest Road, Hackney E8</t>
+  </si>
+  <si>
+    <t>Forest Road, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/cef369e26730d07a433d2e5b0c642803524d3ab8.jpg
+https://lid.zoocdn.com/u/1024/768/e70807a06c29f8583354aa632f033f33b1b3f2fc.jpg
+https://lid.zoocdn.com/u/1024/768/1bb721813ff11a1505514ea5ca1f122a9d854c68.jpg
+https://lid.zoocdn.com/u/1024/768/5dd03cbe9029bfb20daf5d27999c91913f49d9d4.jpg
+https://lid.zoocdn.com/u/1024/768/464fb36fb579b43843ab516e703a598937ae6ffc.jpg
+https://lid.zoocdn.com/u/1024/768/3381e4f7529d42c6bef938f58c1e880176582157.jpg
+https://lid.zoocdn.com/u/1024/768/f501bf79c28ac833fb4e231c31e175341b6a5ef7.jpg
+https://lid.zoocdn.com/u/1024/768/3150d4abc12c0607a4074ac95e691f43d483fd7f.jpg
+https://lid.zoocdn.com/u/1024/768/1ab5669026eb2fa5996bc50e5ab0772d68d91977.jpg
+https://lid.zoocdn.com/u/1024/768/46f9ea93890b33aa73c84e6ddc770479627e4a06.jpg
+https://lid.zoocdn.com/u/1024/768/3252e92adc50438da9ec11752cd86f6fb16157ae.jpg
+https://lid.zoocdn.com/u/1024/768/07738ffc2c961141db03a7371d820714648467bc.jpg
+https://lid.zoocdn.com/u/1024/768/ad7b01c01a0d33bcf00b3f11679064577572fc86.jpg
+https://lid.zoocdn.com/u/1024/768/9926714475143c71dc22a9f58b8edf5425d84baa.jpg
+https://lid.zoocdn.com/u/1024/768/3565ad4feee436269e0c99d040d77594ec03804c.jpg
+https://lid.zoocdn.com/u/1024/768/c1175f6fefb9c81ce4bf017533c25de45792affb.jpg
+https://lid.zoocdn.com/u/1024/768/94acf67ba5649635cfd9e40991b960782a3a7b05.jpg
+https://lid.zoocdn.com/u/1024/768/f7a51a3445d565512dd69371d418743893425975.jpg
+https://lid.zoocdn.com/u/1024/768/22e788e92d2a4b09f3bd7c6fe828aad09834aab8.jpg</t>
+  </si>
+  <si>
+    <t>B</t>
   </si>
   <si>
     <t>Chain free
 Leasehold</t>
   </si>
   <si>
-    <t>A stunning three bedroom apartment with wonderful views of London situated in the heart of Dalston.
-[...12 lines deleted...]
-En-suite
+    <t>A beautifully presented two-bedroom apartment in a well-connected part of Hackney, moments from Dalston Junction and close to some of East London’s most loved neighbourhood spots. With two private balconies and a bright, contemporary finish, it offers a lovely balance of sociable living space and quieter corners to retreat to.
+If you lived here...
+A bright and well-proportioned home, the heart of the apartment is the generous open plan kitchen, dining and reception room, stretching to 25 feet. There is plenty of room here to cook, eat and unwind, while the balcony leading off this space adds an extra sense of openness and makes the room feel even more inviting.
+The two bedrooms are set away from the main living area to give a nice sense of separation between shared and more private spaces. The principal bedroom has its own ensuite, while the main bathroom sits off the hall, which helps the flat feel practical as well as comfortable. A second balcony adds another pocket of private outdoor space.
+Throughout, the finish is clean and modern, with pale flooring, simple lines and a calm overall feel. At around 866 square feet, it is a home with a good sense of scale, and one that feels easy to settle into straight away.
+What else?
+Broadway Market is nearby for weekend coffee, produce, street food and independent shopping, with London Fields Lido close by offering open green space as well as the much-loved lido.
+The Prince George is a much-loved local pub just around the corner, while The Dusty Knuckle in Dalston is a favourite for bread, pastries and a slower start to the day.
+Dalston Junction is just moments away, with London Overground services on the Windrush line and nearby bus links with direct routes to Central London.
+Kitchen/Dining/Reception Room (3.81 x 7.63 (12'5" x 25'0"))
+Bedroom (4.96 x 2.97 (16'3" x 9'8"))
+Ensuite (1.55 x 2.19 (5'1" x 7'2"))
+Bathroom (2.19 x 2.13 (7'2" x 6'11" ))
+Bedroom (3.85 x 4.01 (12'7" x 13'1"))
 Balcony
-Close to local amenities and transport links</t>
-[...11 lines deleted...]
-    <t>2026-06-15T05:35:31Z</t>
+Balcony (5.23 x 1.73 (17'1" x 5'8"))
+A word from the expert...
+“I feel right at home living in Hackney, even though I am originally from Greece. You can be yourself, wear what you like and always feel welcome. The multicultural spirit shines through in the cafés, restaurants, shops and bars. From specialty coffee and Michelin star dining to parks and art galleries, Hackney has something for everyone. Weekends at Victoria Park or Broadway Market are full of community energy, great food and local makers. The marshes are ideal for dog walks, and nearby you can stop by the Princess of Wales for a Sunday roast, Here East for brunch or Crate Brewery for pizza and a local beer. Homes range from Victorian and Georgian houses to red brick local authority blocks and modern developments with shared roof terraces. I have truly found my place in Hackney, and it holds a special spot in my heart”.
+Eva bouzaki
+Hackney branch manager</t>
+  </si>
+  <si>
+    <t>A beautifully presented two-bedroom apartment in a well-connected part of Hackney, moments from Dalston Junction and close to some of East London’s most loved neighbourhood spots. With two private balconies and a bright, contemporary finish, it offers a lovely balance of sociable living space and quieter corners to retreat to.&lt;br&gt;&lt;br&gt;If you lived here...&lt;br&gt;&lt;br&gt;A bright and well-proportioned home, the heart of the apartment is the generous open plan kitchen, dining and reception room, stretching to 25 feet. There is plenty of room here to cook, eat and unwind, while the balcony leading off this space adds an extra sense of openness and makes the room feel even more inviting.&lt;br&gt;&lt;br&gt;The two bedrooms are set away from the main living area to give a nice sense of separation between shared and more private spaces. The principal bedroom has its own ensuite, while the main bathroom sits off the hall, which helps the flat feel practical as well as comfortable. A second balcony adds another pocket of private outdoor space.&lt;br&gt;&lt;br&gt;Throughout, the finish is clean and modern, with pale flooring, simple lines and a calm overall feel. At around 866 square feet, it is a home with a good sense of scale, and one that feels easy to settle into straight away.&lt;br&gt;&lt;br&gt;What else?&lt;br&gt;&lt;br&gt;Broadway Market is nearby for weekend coffee, produce, street food and independent shopping, with London Fields Lido close by offering open green space as well as the much-loved lido.&lt;br&gt;The Prince George is a much-loved local pub just around the corner, while The Dusty Knuckle in Dalston is a favourite for bread, pastries and a slower start to the day.&lt;br&gt;Dalston Junction is just moments away, with London Overground services on the Windrush line and nearby bus links with direct routes to Central London.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Kitchen/Dining/Reception Room (3.81 x 7.63 (12'5" x 25'0"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Bedroom (4.96 x 2.97 (16'3" x 9'8"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Ensuite (1.55 x 2.19 (5'1" x 7'2"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Bathroom (2.19 x 2.13 (7'2" x 6'11" ))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Bedroom (3.85 x 4.01 (12'7" x 13'1"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Balcony&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Balcony (5.23 x 1.73 (17'1" x 5'8"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;A word from the expert...&lt;br&gt;&lt;br&gt;“I feel right at home living in Hackney, even though I am originally from Greece. You can be yourself, wear what you like and always feel welcome. The multicultural spirit shines through in the cafés, restaurants, shops and bars. From specialty coffee and Michelin star dining to parks and art galleries, Hackney has something for everyone. Weekends at Victoria Park or Broadway Market are full of community energy, great food and local makers. The marshes are ideal for dog walks, and nearby you can stop by the Princess of Wales for a Sunday roast, Here East for brunch or Crate Brewery for pizza and a local beer. Homes range from Victorian and Georgian houses to red brick local authority blocks and modern developments with shared roof terraces. I have truly found my place in Hackney, and it holds a special spot in my heart”.&lt;br&gt;&lt;strong&gt;Eva bouzaki&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Hackney branch manager</t>
+  </si>
+  <si>
+    <t>Two Bedroom Property
+Two Private Balconies
+Beautifully Presented Throughout
+Chain Free
+Moments From Dalston Junction Station
+Sought After Location
+Approx 866 Square Foot
+Level access shower
+Stair lift
+Wide doorways
+Lift access</t>
+  </si>
+  <si>
+    <t>The Stow Brothers - Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/the-stow-brothers-hackney-london-155990/</t>
+  </si>
+  <si>
+    <t>02081 399799</t>
+  </si>
+  <si>
+    <t>2026-08-24T07:58:56Z</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/new-homes/details/71739002/</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/2ffb28e9dc8d53852f5f7c9bd889267c9a624ad9.jpg
 https://lid.zoocdn.com/u/1024/768/1924e8e80a04b1448759ff87a8b00bdc320adfc0.jpg
 https://lid.zoocdn.com/u/1024/768/6713abdd106a12707130fca96816cbd128a773ac.jpg
 https://lid.zoocdn.com/u/1024/768/186ad0d8d8b84f314269b31e52f44ca65e9f4153.jpg
 https://lid.zoocdn.com/u/1024/768/f83bf65a82cfcaecf2e13e4198f7338c073c8f3a.jpg
 https://lid.zoocdn.com/u/1024/768/95bc6fc28c48a28237e866372f962ccac2093884.jpg
 https://lid.zoocdn.com/u/1024/768/8abcf0a9802f59cb6db6890ce467e5805d54005c.jpg
 https://lid.zoocdn.com/u/1024/768/4cb78e195d637ef1a7469cb65b2d5569748042db.jpg
 https://lid.zoocdn.com/u/1024/768/626070847fa11718b2b81eff3bc9b7194cb54479.jpg
 https://lid.zoocdn.com/u/1024/768/15b373d6a6095f27d571b21806c2dfc8f7806821.jpg</t>
   </si>
   <si>
     <t>02081 280736</t>
   </si>
   <si>
-    <t>2026-06-15T05:35:45Z</t>
-[...130 lines deleted...]
-    <t>020 8525 7788</t>
+    <t>2026-08-24T07:59:09Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72088785/</t>
+  </si>
+  <si>
+    <t>2 bed flat for saleRichmond Road, London E8</t>
+  </si>
+  <si>
+    <t>Richmond Road, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/41284cd07f408f3b960d82f9a84494a02f93dbc0.jpg
+https://lid.zoocdn.com/u/1024/768/2b477e18bd9314ca9710b865128fa7b464c1a9d6.jpg
+https://lid.zoocdn.com/u/1024/768/af976baa85b515908a0d78b4de67f5f22d9c39cf.jpg
+https://lid.zoocdn.com/u/1024/768/b39b6544b78fa612b73287000116bfce51091ab2.jpg
+https://lid.zoocdn.com/u/1024/768/6bbae5ca6a6a6f46ab78d1dae0b869583a93e013.jpg
+https://lid.zoocdn.com/u/1024/768/77af5ef470025e1aaa8a3e035e9b1186604936a9.jpg
+https://lid.zoocdn.com/u/1024/768/963af223b28296e1eb6f07b651f9817fdb257cc7.jpg
+https://lid.zoocdn.com/u/1024/768/24da1783dabfe208682bde9e83aa1e9184bdff83.jpg
+https://lid.zoocdn.com/u/1024/768/6ed4218954d247bfe0bb3858b0e7b386da795528.jpg
+https://lid.zoocdn.com/u/1024/768/22d1505f278cf12dafe71979e6fc883c6dfb9d63.jpg
+https://lid.zoocdn.com/u/1024/768/380fbd6fddbb29a592ecf18c34c7e34f5539c5d5.jpg
+https://lid.zoocdn.com/u/1024/768/0ec7d57fe1ada75b3fab61951c82654b124d8d20.jpg
+https://lid.zoocdn.com/u/1024/768/cc2bb6ca99e6c49ee6fee8666b0a25fd3753dc23.jpg
+https://lid.zoocdn.com/u/1024/768/01fe36e5b05edd0678f07418e4c88161137f65cf.jpg
+https://lid.zoocdn.com/u/1024/768/18c8e0792045a4d2ec2d7fc70647588e23f0876f.jpg
+https://lid.zoocdn.com/u/1024/768/7a808a969b6a422aafbae5d84595789c8770bd64.jpg
+https://lid.zoocdn.com/u/1024/768/6049697216131df9d621a5aa854e17f37e0712d0.jpg
+https://lid.zoocdn.com/u/1024/768/d77cc41c0b390e486e4ec8f951b84a2a24beb528.jpg
+https://lid.zoocdn.com/u/1024/768/220238658b36ee0bbc90f200e58a6a8bbbb861bf.jpg</t>
+  </si>
+  <si>
+    <t>Set within Arthaus, a former paper mill thoughtfully converted to retain its distinctive industrial character, this penthouse-style apartment is positioned on the seventh floor and offers close to 850 sq. Ft. Of beautifully finished, light-filled living space.
+The open-plan kitchen and reception room is ideal for entertaining, framed by expansive glazing and bi-folding doors that open onto a large private terrace, perfect for barbecues and making the most of the sunshine. High-quality finishes run throughout, creating a refined yet relaxed modern home.
+The generous principal bedroom features impressive high ceilings and a contemporary en suite shower room, while the second double bedroom is served by a sleek family bathroom. Excellent storage solutions further enhance the practicality of the space.
+Arthaus benefits from a striking architectural presence, secure entry, lift access, and a vibrant Hackney location moments from London Fields and the best of E8’s creative energy.
+Situation
+Arthaus sits in the heart of vibrant Hackney, moments from London Fields, Broadway Market and the creative hubs that define E8. Allpress Coffee is just around the corner, alongside a great mix of independent cafés, restaurants and boutiques. The area also offers easy access to green spaces and the Overground at London Fields and Hackney Central, making it one of East London’s most desirable and well-connected neighbourhoods.
+ Property Ref Number: 
+Ham-62184</t>
+  </si>
+  <si>
+    <t>Set within Arthaus, a former paper mill thoughtfully converted to retain its distinctive industrial character, this penthouse-style apartment is positioned on the seventh floor and offers close to 850 sq. Ft. Of beautifully finished, light-filled living space.&lt;br&gt;&lt;br&gt;The open-plan kitchen and reception room is ideal for entertaining, framed by expansive glazing and bi-folding doors that open onto a large private terrace, perfect for barbecues and making the most of the sunshine. High-quality finishes run throughout, creating a refined yet relaxed modern home.&lt;br&gt;&lt;br&gt;The generous principal bedroom features impressive high ceilings and a contemporary en suite shower room, while the second double bedroom is served by a sleek family bathroom. Excellent storage solutions further enhance the practicality of the space.&lt;br&gt;&lt;br&gt;Arthaus benefits from a striking architectural presence, secure entry, lift access, and a vibrant Hackney location moments from London Fields and the best of E8’s creative energy.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Situation&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Arthaus sits in the heart of vibrant Hackney, moments from London Fields, Broadway Market and the creative hubs that define E8. Allpress Coffee is just around the corner, alongside a great mix of independent cafés, restaurants and boutiques. The area also offers easy access to green spaces and the Overground at London Fields and Hackney Central, making it one of East London’s most desirable and well-connected neighbourhoods.&lt;br&gt;&lt;br&gt;&lt;em&gt; Property Ref Number: &lt;/em&gt;&lt;br&gt;&lt;br&gt;Ham-62184</t>
+  </si>
+  <si>
+    <t>Penthouse apartment
+Two double bedrooms one with en suite
+Bathroom
+Beautifully finished throughout
+Spectacular terrace</t>
+  </si>
+  <si>
+    <t>Hamptons - Islington Sales</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/hamptons-islington-sales-london-3592/</t>
+  </si>
+  <si>
+    <t>02081 398480</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -831,434 +834,434 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2">
-        <v>71738976</v>
+        <v>73051472</v>
       </c>
       <c r="E2">
-        <v>1295000</v>
+        <v>375000</v>
       </c>
       <c r="F2">
-        <v>1003</v>
+        <v>808</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2">
-        <v>51.541878</v>
+        <v>51.543012</v>
       </c>
       <c r="L2">
-        <v>-0.056035</v>
+        <v>-0.056061</v>
       </c>
       <c r="M2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2">
-        <v>1291</v>
+        <v>464</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
       <c r="W2" t="s">
         <v>39</v>
       </c>
       <c r="X2" t="s">
         <v>40</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
       </c>
       <c r="Z2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3">
-        <v>71328597</v>
+        <v>71738976</v>
       </c>
       <c r="E3">
-        <v>725000</v>
+        <v>1295000</v>
       </c>
       <c r="F3">
-        <v>865</v>
+        <v>1003</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
         <v>45</v>
       </c>
       <c r="I3" t="s">
         <v>31</v>
       </c>
       <c r="J3" t="s">
         <v>46</v>
       </c>
       <c r="K3">
-        <v>51.54506</v>
+        <v>51.541878</v>
       </c>
       <c r="L3">
-        <v>-0.073927</v>
+        <v>-0.056035</v>
       </c>
       <c r="M3">
         <v>3</v>
       </c>
       <c r="N3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="P3">
-        <v>838</v>
+        <v>1291</v>
       </c>
       <c r="Q3" t="s">
         <v>47</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>48</v>
       </c>
       <c r="T3" t="s">
         <v>49</v>
       </c>
       <c r="U3" t="s">
         <v>50</v>
       </c>
       <c r="V3" t="s">
         <v>51</v>
       </c>
       <c r="W3" t="s">
         <v>52</v>
       </c>
       <c r="X3" t="s">
         <v>53</v>
       </c>
       <c r="Y3" t="s">
         <v>54</v>
       </c>
       <c r="Z3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4">
-        <v>71739002</v>
+        <v>73460136</v>
       </c>
       <c r="E4">
-        <v>1295000</v>
+        <v>720000</v>
       </c>
       <c r="F4">
-        <v>1003</v>
+        <v>831</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I4" t="s">
         <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="K4">
-        <v>51.54181</v>
+        <v>51.54393</v>
       </c>
       <c r="L4">
-        <v>-0.057041</v>
+        <v>-0.070129</v>
       </c>
       <c r="M4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="P4">
-        <v>1291</v>
+        <v>866</v>
       </c>
       <c r="Q4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="R4" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="S4" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="T4" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="U4" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="V4" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="W4" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="X4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="Y4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D5">
-        <v>72940032</v>
+        <v>71739002</v>
       </c>
       <c r="E5">
-        <v>450000</v>
+        <v>1295000</v>
       </c>
       <c r="F5">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
       <c r="J5" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="K5">
-        <v>51.541851</v>
+        <v>51.54181</v>
       </c>
       <c r="L5">
-        <v>-0.063704</v>
+        <v>-0.057041</v>
       </c>
       <c r="M5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="P5">
-        <v>449</v>
+        <v>1291</v>
       </c>
       <c r="Q5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>48</v>
       </c>
       <c r="T5" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="U5" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="V5" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="W5" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="X5" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="Y5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="Z5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D6">
-        <v>71587536</v>
+        <v>72088785</v>
       </c>
       <c r="E6">
-        <v>550000</v>
+        <v>850000</v>
       </c>
       <c r="F6">
-        <v>826</v>
+        <v>1005</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I6" t="s">
         <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K6">
-        <v>51.546092</v>
+        <v>51.543599</v>
       </c>
       <c r="L6">
-        <v>-0.055731</v>
+        <v>-0.057289</v>
       </c>
       <c r="M6">
         <v>2</v>
       </c>
       <c r="N6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="P6">
-        <v>666</v>
+        <v>846</v>
       </c>
       <c r="Q6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="T6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="U6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="V6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="W6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Y6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>