--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -169,59 +169,59 @@
     <t>02080 339661</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/details/72646360/</t>
   </si>
   <si>
     <t>2 bed flat for saleMare Street, London E8</t>
   </si>
   <si>
     <t>flat</t>
   </si>
   <si>
     <t>Mare Street, London E8</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/538367c750ea65432dd5f4eff3367f876b191d2d.jpg
 https://lid.zoocdn.com/u/1024/768/f3979014314042124f757d5908f4cf561567cb5f.jpg
 https://lid.zoocdn.com/u/1024/768/269b111db3cc05750deeb1deff70604d8bda2955.jpg
 https://lid.zoocdn.com/u/1024/768/a1e866759313d65ebb70108bd2f7f705f1e8bd1b.jpg
 https://lid.zoocdn.com/u/1024/768/9d65be0d91e30e8dbf4566fea30b82a7236c1049.jpg
 https://lid.zoocdn.com/u/1024/768/1c6c01c4519de8d82ce8890d19fe895ced216fd4.jpg
 https://lid.zoocdn.com/u/1024/768/72517e173c1be75d1489e4b483c42dba08eac97e.jpg
 https://lid.zoocdn.com/u/1024/768/de47d9ce94ec9a4507b4551ae6d99053e806219d.jpg
 https://lid.zoocdn.com/u/1024/768/79d624a055e34ed09716f5388e675ef5f3c148b4.jpg
 https://lid.zoocdn.com/u/1024/768/3bc36f9c27175c9ccfddea64f4a2727210d8bc3b.jpg
-https://lid.zoocdn.com/u/1024/768/a487a732634c49b460b735b374a8bcfc9e66d87b.jpg
-[...2 lines deleted...]
-https://lid.zoocdn.com/u/1024/768/e80a6318c4f25a0c81d48c76582a22b1ae70fe2d.jpg
 https://lid.zoocdn.com/u/1024/768/ff4fac2fe46f0989cc2678c60d201313a9143fcb.jpg
 https://lid.zoocdn.com/u/1024/768/3c256a81ce4edda22060a0ad9a9563db04fcae8f.jpg
 https://lid.zoocdn.com/u/1024/768/9e144d100ee4e19addc923d63246fa82effe132c.jpg
 https://lid.zoocdn.com/u/1024/768/b6317fa0524c6a6b23f350612b48b057088d764f.jpg
 https://lid.zoocdn.com/u/1024/768/391a98b3486490c36363154898068fce5ff69745.jpg
+https://lid.zoocdn.com/u/1024/768/a487a732634c49b460b735b374a8bcfc9e66d87b.jpg
+https://lid.zoocdn.com/u/1024/768/a99a2f6bc9616782a27028a71088a006c0455975.jpg
+https://lid.zoocdn.com/u/1024/768/7447c7b8a3a7666cf6b85fe34d63ec10ac0978b4.jpg
+https://lid.zoocdn.com/u/1024/768/e80a6318c4f25a0c81d48c76582a22b1ae70fe2d.jpg
 https://lid.zoocdn.com/u/1024/768/1a85663ed2631a5b66e01d840251922dedfacd6d.jpg</t>
   </si>
   <si>
     <t>Leasehold</t>
   </si>
   <si>
     <t>This tastefully refurbished, characterful and spacious two double bedroom property with a private balcony is located on the first floor of a modern development in the heart of Hackney!
 The property consists of two double bedrooms and a spacious reception room which leads onto a private balcony. There's also a modern bathroom and kitchen which have been refurbished to a high standard.
 The building benefits from a secure phone entry system and a lift. Within the flat, you'll find polished concrete floors and all of the windows are double glazed throughout.
 The building is located just off of Hackney's historic Mare Street with its diverse shops and amenities, including Hackney Empire theatre. It's within easy walking distance of the wide open spaces of Victoria Park, London Fields and Haggerston Park. Broadway Market and Columbia Road are also close by.
 London Fields overground station is just around the corner and offers a direct link to Liverpool Street. Bethnal Green underground station is around a 15 minute walk away and offers speedy access to the city via the Central Line. There's plenty of great bus and cycle routes nearby too.
 Two double bedrooms
 Modern kitchen and bathroom
 Private balcony
 Located on the first floor
 Good transport links
 Polished concrete floors
 Popular area
 Double glazing throughout
 Secure phone entry system
 Lift
 Council tax band: C
 Tenure: Leasehold, approximately 125 years remaining
 Service Charge: Approximately £2,400 per annum
 Ground rent: £0 per annum</t>
@@ -375,51 +375,51 @@
     <t>https://www.zoopla.co.uk/find-agents/branch/quealy-and-co-sittingbourne-12884/</t>
   </si>
   <si>
     <t>01795 393522</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/to-rent/details/72665588/</t>
   </si>
   <si>
     <t>1 bed flat to rentOnyx Drive, Sittingbourne ME10</t>
   </si>
   <si>
     <t>Onyx Drive, Sittingbourne ME10</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/ad4446f69a4b04679f59f1cfc0219d4b6bbf6c1e.jpg
 https://lid.zoocdn.com/u/1024/768/8a9c59e63710a9df96c772d70695c6e6d3452432.jpg
 https://lid.zoocdn.com/u/1024/768/825883d2cc573271a8ea1bcc90a094046755b0d4.jpg
 https://lid.zoocdn.com/u/1024/768/5349f786f1abb320101a5ad0149d9f901877ffe6.jpg
 https://lid.zoocdn.com/u/1024/768/c97cd4b7b75d6194c907a45f5137cfa4ff885b3d.jpg</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
-    <t>Available from 1 April 2026
+    <t>Available immediately
 Unfurnished
 Freehold</t>
   </si>
   <si>
     <t>**Zero Deposit Guarantee Available**
 Holding Deposit: 230.00
 summary
 *** zero deposit guarantee available ***
 ***bills included gas, electricity and water (Council tax not included in bills)***
 One bedroom ground floor apartment on the ever popular Senora field's development. Internally the accommodation comprises of an open plan Lounge/Kitchen, seperate shower room and bedroom. The entrance is located on the ground floor and externally the property comes with it's own allocated parking.
 A short distance to train station and town centre as well as a five minute walk from the commuter coach stop located on the development. Excellent road links to both A2 and M2.
 Deposit - £1153
 Council Tax Band - A
 description
 *** zero deposit guarantee available ***
 ***bills included gas, electricity and water (Council tax not included in bills)***
 One bedroom ground floor apartment on the ever popular Senora field's development. Internally the accommodation comprises of an open plan Lounge/Kitchen, seperate shower room and bedroom. The entrance is located on the ground floor and externally the property comes with it's own allocated parking.
 A short distance to train station and town centre as well as a five minute walk from the commuter coach stop located on the development. Excellent road links to both A2 and M2.
 Deposit - £1153
 Council Tax Band - A
 While every reasonable effort is made to ensure the accuracy of descriptions and content, we should make you aware of the following guidance or limitations. 
 (1) money laundering regulations – prospective tenants will be asked to produce identification documentation during the referencing process and we would ask for your co-operation in order that there will be no delay in agreeing a tenancy. 
 (2) These particulars do not constitute part or all of an offer or contract. 
 (3) The text, photographs and plans are for guidance only and are not necessarily comprehensive. 
 (4) Measurements: These approximate room sizes are only intended as general guidance. You must verify the dimensions carefully to satisfy yourself of their accuracy. 