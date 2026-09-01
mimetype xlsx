--- v2 (2026-07-02)
+++ v3 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
@@ -86,367 +86,418 @@
   <si>
     <t>epc_rating</t>
   </si>
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>property_features</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agency_page</t>
   </si>
   <si>
     <t>agency_phone</t>
   </si>
   <si>
-    <t>https://www.zoopla.co.uk/for-sale/details/72748507/</t>
-[...2 lines deleted...]
-    <t>2026-06-15T11:27:52Z</t>
+    <t>https://www.zoopla.co.uk/for-sale/details/74040207/</t>
+  </si>
+  <si>
+    <t>2026-08-24T09:09:02Z</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>4 bed terraced house for saleMapledene Road E8</t>
-[...18 lines deleted...]
-https://lid.zoocdn.com/u/1024/768/8674204e1a6fabaeec57265937eca851f6af5842.jpg</t>
+    <t>1 bed flat for saleRichmond Road, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>flat</t>
+  </si>
+  <si>
+    <t>Richmond Road, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/d874593d9aefda644dbdae5ed1594f5d643c4850.jpg
+https://lid.zoocdn.com/u/1024/768/7cf763f67eacb84afa2deed560827d577193fb02.jpg
+https://lid.zoocdn.com/u/1024/768/1d61b8d6993b8010bfa35546005972d40f1f1f07.jpg
+https://lid.zoocdn.com/u/1024/768/24f2a4dd3e9a5382b2b71b0bb6b1fd136852e931.jpg
+https://lid.zoocdn.com/u/1024/768/24b339da12743db05abfc80a17e41891e1a7498e.jpg
+https://lid.zoocdn.com/u/1024/768/c49f3e459eb93b27a025be7ef71a2c14255e3513.jpg
+https://lid.zoocdn.com/u/1024/768/b5176c2a563b4d27c563c1756dcb8319ed494aa7.jpg
+https://lid.zoocdn.com/u/1024/768/844db11ceea3cd4271c0c6eb9c4761304db22e0e.jpg
+https://lid.zoocdn.com/u/1024/768/8dfb4132e79947c2809796f5f837e9bb6df14202.jpg</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Chain free
+Leasehold</t>
+  </si>
+  <si>
+    <t>A wonderful one bedroom apartment on Richmond Road.
+Description
+Situated on the second floor of a modern, well-maintained development, this beautifully presented one-bedroom apartment extends to approximately 532 sq ft and offers bright, well-balanced accommodation with a private balcony.
+At the heart of the home is a spacious open-plan reception room and kitchen, creating an ideal space for both everyday living and entertaining. The contemporary kitchen is well-appointed with ample storage and worktop space, while the generous reception area offers plenty of room for both seating and dining, with direct access to the private balcony.
+The principal bedroom is a well-proportioned double, benefitting from built-in wardrobes, while the modern family bathroom is conveniently positioned off the hallway. A number of additional storage cupboards further enhance the practicality of the apartment.
+Combining generous proportions with a functional layout, this attractive apartment presents an excellent opportunity for first-time buyers, professionals and investors seeking a low-maintenance home within a popular modern development.
+Please note, some of the photos were taken in 2024.
+Location
+The area is known for its creative energy, independent shops, and an eclectic mix of cafes, bars, and restaurants. Just 0.3 miles away is London Fields, a popular green space ideal for picnics, outdoor swimming at the famous lido, and weekend markets. Broadway Market, with its artisan food stalls and vintage boutiques, is approximately 0.4 miles from the property, offering a lively atmosphere every Saturday.
+Transport links are excellent: London Fields Station is around 0.3 miles away, providing quick connections to Liverpool Street in under 10 minutes, while Hackney Central Station is approximately 0.6 miles away. Numerous bus routes also serve the area, and the Regent’s Canal towpath is close by for scenic walks and cycling.
+Source: Google.
+Square Footage: 532 sq ft
+Leasehold with approximately 135 years remaining.
+Additional Info
+The managing agent is currently arranging an updated EWS1 assessment, which will be made available once completed. The required remediation works have already been fully completed, and the updated EWS1 form is being obtained to reflect this. Prospective purchasers are advised to contact us for further information.</t>
+  </si>
+  <si>
+    <t>A wonderful one bedroom apartment on Richmond Road.&lt;br&gt;&lt;br&gt;Description&lt;br&gt;Situated on the second floor of a modern, well-maintained development, this beautifully presented one-bedroom apartment extends to approximately 532 sq ft and offers bright, well-balanced accommodation with a private balcony.&lt;br&gt;&lt;br&gt;At the heart of the home is a spacious open-plan reception room and kitchen, creating an ideal space for both everyday living and entertaining. The contemporary kitchen is well-appointed with ample storage and worktop space, while the generous reception area offers plenty of room for both seating and dining, with direct access to the private balcony.&lt;br&gt;&lt;br&gt;The principal bedroom is a well-proportioned double, benefitting from built-in wardrobes, while the modern family bathroom is conveniently positioned off the hallway. A number of additional storage cupboards further enhance the practicality of the apartment.&lt;br&gt;&lt;br&gt;Combining generous proportions with a functional layout, this attractive apartment presents an excellent opportunity for first-time buyers, professionals and investors seeking a low-maintenance home within a popular modern development.&lt;br&gt;&lt;br&gt;Please note, some of the photos were taken in 2024.&lt;br&gt;&lt;br&gt;Location&lt;br&gt;The area is known for its creative energy, independent shops, and an eclectic mix of cafes, bars, and restaurants. Just 0.3 miles away is London Fields, a popular green space ideal for picnics, outdoor swimming at the famous lido, and weekend markets. Broadway Market, with its artisan food stalls and vintage boutiques, is approximately 0.4 miles from the property, offering a lively atmosphere every Saturday.&lt;br&gt;&lt;br&gt;Transport links are excellent: London Fields Station is around 0.3 miles away, providing quick connections to Liverpool Street in under 10 minutes, while Hackney Central Station is approximately 0.6 miles away. Numerous bus routes also serve the area, and the Regent’s Canal towpath is close by for scenic walks and cycling.&lt;br&gt;&lt;br&gt;Source: Google.&lt;br&gt;&lt;br&gt;Square Footage: 532 sq ft&lt;br&gt;&lt;br&gt;Leasehold with approximately 135 years remaining.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Additional Info&lt;br&gt;The managing agent is currently arranging an updated EWS1 assessment, which will be made available once completed. The required remediation works have already been fully completed, and the updated EWS1 form is being obtained to reflect this. Prospective purchasers are advised to contact us for further information.</t>
+  </si>
+  <si>
+    <t>Private Balcony
+Wonderful Location
+Offered Chain Free
+In Built Storage Throughout
+0.3 miles from Dalston Junction Overground
+EPC Rating = B</t>
+  </si>
+  <si>
+    <t>Savills - Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/savills-hackney-hackney-6824/</t>
+  </si>
+  <si>
+    <t>02046 456969</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/71255893/</t>
+  </si>
+  <si>
+    <t>2026-08-24T09:09:08Z</t>
+  </si>
+  <si>
+    <t>Studio for saleDalston Lane, Hackney E8</t>
+  </si>
+  <si>
+    <t>studio</t>
+  </si>
+  <si>
+    <t>Dalston Lane, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/555e796dda0aa1e249b8c83fc22393eb50ce1565.jpg
+https://lid.zoocdn.com/u/1024/768/89fdbdbb90cb5fcf6f95f70d3016b6cff27499ac.jpg
+https://lid.zoocdn.com/u/1024/768/fabf8477bf3ff9704b2032eefd81149700b7ab09.jpg
+https://lid.zoocdn.com/u/1024/768/bf35eeeb638c17e61c5fba3dc0fe6595b3eb888d.jpg
+https://lid.zoocdn.com/u/1024/768/621dbc225bdc5c198ac7295ff1b317947ff169ea.jpg
+https://lid.zoocdn.com/u/1024/768/bfbb73479c8d88c98039afd5a6ed1b4c6351eeb5.jpg
+https://lid.zoocdn.com/u/1024/768/62f7d89227fd7622811c11d700c8a21885ef5e97.jpg
+https://lid.zoocdn.com/u/1024/768/182ab6fc6a0b19bf991021b81dd864a83961cc40.jpg
+https://lid.zoocdn.com/u/1024/768/12a4296b49eab66de4601939be7746df03f2217e.jpg
+https://lid.zoocdn.com/u/1024/768/357061496e4354d4b7524e74e2a986dd982c73ea.jpg
+https://lid.zoocdn.com/u/1024/768/624de6e3a53d8d4f0da9ef82d67badc254cad3eb.jpg
+https://lid.zoocdn.com/u/1024/768/7f3573c486999704c8810bcedbd1b39336c1e52d.jpg
+https://lid.zoocdn.com/u/1024/768/e6bdb4de194ea4ef94c20175d6b92654c0e39d5d.jpg</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
-    <t>Freehold</t>
-[...68 lines deleted...]
-  <si>
     <t>Leasehold</t>
   </si>
   <si>
-    <t>This tastefully refurbished, characterful and spacious two double bedroom property with a private balcony is located on the first floor of a modern development in the heart of Hackney!
-[...208 lines deleted...]
-    <t>020 7247 2440</t>
+    <t>Goldman Greg are delighted to present this lovely studio flat situated within a secure block, boasting modern accommodation throughout, a large south facing communal garden and an excellent Hackney location.
+The property is situated just moments from Hackney Downs Station for links around the city, while Mare Street, Dalston Junction and Dalston Kingsland are also within close proximity. Also close to the cafés, restaurants and nightlife of Dalston and Hackney.
+Currently rented at £1,300pcm, offering a strong yield potential, this is the perfect buy to let investment or pied-à-terre.
+Virtual Tour available!</t>
+  </si>
+  <si>
+    <t>Goldman Greg are delighted to present this lovely studio flat situated within a secure block, boasting modern accommodation throughout, a large south facing communal garden and an excellent Hackney location.&lt;br&gt;&lt;br&gt;The property is situated just moments from Hackney Downs Station for links around the city, while Mare Street, Dalston Junction and Dalston Kingsland are also within close proximity. Also close to the cafés, restaurants and nightlife of Dalston and Hackney.&lt;br&gt;&lt;br&gt;Currently rented at £1,300pcm, offering a strong yield potential, this is the perfect buy to let investment or pied-à-terre.&lt;br&gt;&lt;br&gt;Virtual Tour available!</t>
+  </si>
+  <si>
+    <t>Lower ground floor studio apartment
+Well presented space
+Modern interior throughout
+Ideal location
+Moments from Hackney Downs, Dalston Junction &amp; Dalston Kingsland
+Close to cafés, restaurants and nightlife of Dalston and Hackney
+85 years left on lease
+Currently achieving £1,300 pcm / 8% Gross Rental Yield
+Ideal pied-à-terre or buy to let investment
+Communal south facing garden</t>
+  </si>
+  <si>
+    <t>Goldman Greg Housing Management</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/goldman-greg-housing-management-london-118214/</t>
+  </si>
+  <si>
+    <t>02080 229589</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/73923987/</t>
+  </si>
+  <si>
+    <t>2026-08-24T09:09:26Z</t>
+  </si>
+  <si>
+    <t>2 bed maisonette for saleRichmond Road, London Fields, London E8</t>
+  </si>
+  <si>
+    <t>maisonette</t>
+  </si>
+  <si>
+    <t>Richmond Road, London Fields, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/50285bd22f627a830079061aef50ec81c8f6b76f.jpg
+https://lid.zoocdn.com/u/1024/768/08b7df2eebf68f8ce53318a1d69437517ddc2715.jpg
+https://lid.zoocdn.com/u/1024/768/ed615e1f36601db32ed5b04bde971bea357e9b25.jpg
+https://lid.zoocdn.com/u/1024/768/27b4198c73545a87cda199e2ddd8a8f7b86e69a5.jpg
+https://lid.zoocdn.com/u/1024/768/2d2e941e8b044f1a182f7876045981e68df0ff6b.jpg
+https://lid.zoocdn.com/u/1024/768/4a2656bf6b5ee85ae090a456129fa4fcc4ec3391.jpg
+https://lid.zoocdn.com/u/1024/768/3bc1da48bd96f27967be154489c87acb7a7498b1.jpg
+https://lid.zoocdn.com/u/1024/768/6fbf5fa6a896b7244684a5fe18affddfb6f0a01e.jpg
+https://lid.zoocdn.com/u/1024/768/36b409246502d0fe77cbd28b172284f935122959.jpg
+https://lid.zoocdn.com/u/1024/768/5354d27268051022ba1dc72eb0ebdb896d384ba2.jpg
+https://lid.zoocdn.com/u/1024/768/e417473b46231cb4f53e97952f7ce237df795422.jpg
+https://lid.zoocdn.com/u/1024/768/ad88e9e2cc426ef735dc1384b97f04062b3afb5e.jpg
+https://lid.zoocdn.com/u/1024/768/b6a9029695d55fb0ded65766b4e372793a093929.jpg</t>
+  </si>
+  <si>
+    <t>A well proportioned 2 bedroom flat arranged over 2 floors of a purpose bolt block, boasting a private entrance and ample outside space, moments from London fields.
+Located in Hackney, close to London Fields and Hackney Central stations for Overground links. Moments from London Fields, Broadway Market and local favourite E5 Bakehouse, with a vibrant mix of cafés, bars and independent shops nearby.
+Please use the reference CHPK3169955 when contacting Foxtons.</t>
+  </si>
+  <si>
+    <t>A well proportioned 2 bedroom flat arranged over 2 floors of a purpose bolt block, boasting a private entrance and ample outside space, moments from London fields.&lt;br&gt;Located in Hackney, close to London Fields and Hackney Central stations for Overground links. Moments from London Fields, Broadway Market and local favourite E5 Bakehouse, with a vibrant mix of cafés, bars and independent shops nearby.&lt;br&gt;Please use the reference CHPK3169955 when contacting Foxtons.</t>
+  </si>
+  <si>
+    <t>Spacious reception room with access to communal garden
+Separate kitchen
+2 generous double bedrooms
+Shower room and WC
+Ample outside space
+Split level flat
+Moments from the green opens spaces of London fields
+No onward chain</t>
+  </si>
+  <si>
+    <t>Foxtons - Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/foxtons-hackney-london-58513/</t>
+  </si>
+  <si>
+    <t>02080 337442</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/to-rent/details/73996126/</t>
+  </si>
+  <si>
+    <t>2026-08-24T09:09:05Z</t>
+  </si>
+  <si>
+    <t>gbp pcm</t>
+  </si>
+  <si>
+    <t>1 bed flat to rentJacinth Drive, Sittingbourne ME10</t>
+  </si>
+  <si>
+    <t>Jacinth Drive, Sittingbourne ME10</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/d339d7d663c21411bb3c1e3495eb42c5b684e071.jpg
+https://lid.zoocdn.com/u/1024/768/28f6c3ba0193f667bbfcc0238a67c5716ac4a194.jpg
+https://lid.zoocdn.com/u/1024/768/4ad9871ca1346b2ea102c3cb84f39c0e24110c2a.jpg
+https://lid.zoocdn.com/u/1024/768/dd54b7becadbf669546787697bc642885d6a01e1.jpg
+https://lid.zoocdn.com/u/1024/768/9fd0dafd9d44192b6135081ebc2057376515b508.jpg
+https://lid.zoocdn.com/u/1024/768/be54c02976f143a1a97409144091294ee4156a3a.jpg
+https://lid.zoocdn.com/u/1024/768/55eda2026d21aa3939430b55d083d56e8a4d51ab.jpg
+https://lid.zoocdn.com/u/1024/768/db372deffa18155ff75df72c3fa5c08fb4c8f13e.jpg
+https://lid.zoocdn.com/u/1024/768/0bffb079107d6944745be7ebbaabe34d00687a6d.jpg
+https://lid.zoocdn.com/u/1024/768/d0c6d17ad5ffa21339eb1d64c5db61b633938efd.jpg
+https://lid.zoocdn.com/u/1024/768/66f86dfa9770e37e3c44e406861fa843c0366896.jpg</t>
+  </si>
+  <si>
+    <t>Available immediately
+Unfurnished</t>
+  </si>
+  <si>
+    <t>This delightful detached coach house apartment has recently undergone a comprehensive refurbishment, ensuring a modern and inviting living space. The apartment features one well-proportioned bedroom, perfect for a single occupant or a couple seeking a cosy retreat.
+The newly fitted kitchen is equipped with contemporary appliances and stylish finishes. The bathroom has also been tastefully updated, providing a fresh and clean environment. The apartment also boasts new neutral flooring and decoration throughout.
+Set back from the road, this property benefits from a sense of privacy, complemented by the convenience of private parking for one vehicle and a single garage. Additionally, the small enclosed garden provides a lovely outdoor area.
+With its prime location on the outskirts of Sittingbourne, you will have easy access to local amenities and transport links, making it an ideal place to call home. Don't miss the opportunity to view this delightful property.
+Applicants will require minimum household income of £33,000.00 per annum for rent affordability checks.
+Accommodation
+Ground Floor
+Entrance &amp; Stairs
+Through front door, newly fitted carpet, double glazed window with blind, stairs to first floor.
+First Floor
+Landing
+Newly fitted carpet, double glazed window with blind, radiator, airing cupboard containing hot water cylinder.
+Living Room / Kitchen (5.14 x 4.98 (max) (16'10" x 16'4" (max)))
+Newly fitted carpet, 2 x radiators, double glazed window with blind, central heating thermostat, phone point.
+Opens into Kitchen
+New tile effect vinyl flooring, newly fitted kitchen comprising of stone coloured Shaker units with pale wood effect worksurfaces and cream tiled splashback. Electric fan assisted oven and grill, 4 ring gas hob and canopy extractor hood above. Stainless steel 1 1/2 bowl sink and drainer. Recess with plumbing for washing machine, space for fridge/freezer, cupboard containing gas boiler. Double glazed window.
+Bedroom (2.90 x 3.25 (9'6" x 10'7"))
+Newly fitted carpet, double glazed window with blind, radiator, fitted tripple wardrobes.
+Bathroom (1.77 x 1.99 (5'9" x 6'6"))
+New light wood effect vinyl flooring, new white bathroom suite comprising of bath with fully tiled walls and electric shower above, shower curtain. Pedestal wash hand basin with tiled splashback and mirrored cabinet above. WC, shaving socket, radiator, double glazed window, extractor fan.
+Outside
+To Front - the property is set back from the road (access via Topaz DriveShared driveway leads to single parking space.
+Garage - single garage with power and light.
+To Rear - pathway leads to private enclosed garden with raised decking (to be removed) and outside tap.
+General Information
+Rent £1,100.00 per calendar month
+Holding Deposit £253.84
+Deposit £1,269.23
+Tenancy An Assured Periodic Tenancy
+Restrictions No smokers.
+Viewings Strictly by prior appointment with the agent
+Authority Swale Borough Council - Band A
+EPC - Band D
+Minimum Household Annual Income Required £33,000.00
+Verified Material Information
+Costs and tenure
+Tenure: Leasehold
+Lease length: 174 years remaining (200 years from 2000)
+The building
+Detached flat, standard construction
+1 bedroom, 1 bathroom, 1 reception
+Accessibility adaptations: None
+Services
+Mains electricity
+Mains water
+Mains foul drainage
+Mains surface water drainage
+Mains gas central heating
+Heating features: Double glazing
+Broadband: FTTP (Fibre to the Premises)
+Mobile coverage: O2 ok, Vodafone ok, Three good, EE good
+Parking: Garage and Driveway
+Not in a controlled parking zone
+No disabled parking available
+Risks and restrictions
+Not a listed building
+Not in a conservation area
+No tree preservation order
+Title register restrictions (K840875):
+- The owner cannot sell or transfer the property without a certificate from Hampshire County Estates Limited. This is a common 'restriction' (a legal block) used to ensure that the new owner agrees to follow the lease rules.
+- The property must only be used as a private home and cannot be used for any business, trade, or commercial purposes.
+- The owner is not allowed to build any commercial or retail structures on the land.
+- The property cannot be used for social housing.
+- The owner must not use the property for any noisy, offensive, illegal, or immoral activities, nor for public auctions or gambling.
+- No buildings or structures can be erected within 3 metres of any underground pipes, sewers, or drains.
+- The owner is restricted from objecting to certain future development plans on the surrounding land by the original builders, provided those plans do not unfairly harm the property's appearance or value.
+Non-coal mining area: Yes
+All information is provided without warranty. Contains hm Land Registry data © Crown copyright and database right 2021. This data is licensed under the Open Government Licence v3.0.
+The information contained is intended to help you decide whether the property is suitable for you. You should verify any answers which are important to you with your property lawyer or surveyor or ask for quotes from the appropriate trade experts: Builder, plumber, electrician, damp, and timber expert.</t>
+  </si>
+  <si>
+    <t>This delightful detached coach house apartment has recently undergone a comprehensive refurbishment, ensuring a modern and inviting living space. The apartment features one well-proportioned bedroom, perfect for a single occupant or a couple seeking a cosy retreat.&lt;br&gt;&lt;br&gt;The newly fitted kitchen is equipped with contemporary appliances and stylish finishes. The bathroom has also been tastefully updated, providing a fresh and clean environment. The apartment also boasts new neutral flooring and decoration throughout.&lt;br&gt;&lt;br&gt;Set back from the road, this property benefits from a sense of privacy, complemented by the convenience of private parking for one vehicle and a single garage. Additionally, the small enclosed garden provides a lovely outdoor area.&lt;br&gt;&lt;br&gt;With its prime location on the outskirts of Sittingbourne, you will have easy access to local amenities and transport links, making it an ideal place to call home. Don't miss the opportunity to view this delightful property.&lt;br&gt;&lt;br&gt;Applicants will require minimum household income of £33,000.00 per annum for rent affordability checks.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Accommodation&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Ground Floor&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Entrance &amp;amp; Stairs&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Through front door, newly fitted carpet, double glazed window with blind, stairs to first floor.&lt;br&gt;&lt;br&gt;&lt;strong&gt;First Floor&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Landing&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Newly fitted carpet, double glazed window with blind, radiator, airing cupboard containing hot water cylinder.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Living Room / Kitchen (5.14 x 4.98 (max) (16'10" x 16'4" (max)))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Newly fitted carpet, 2 x radiators, double glazed window with blind, central heating thermostat, phone point.&lt;br&gt;&lt;br&gt;Opens into Kitchen&lt;br&gt;&lt;br&gt;New tile effect vinyl flooring, newly fitted kitchen comprising of stone coloured Shaker units with pale wood effect worksurfaces and cream tiled splashback. Electric fan assisted oven and grill, 4 ring gas hob and canopy extractor hood above. Stainless steel 1 1/2 bowl sink and drainer. Recess with plumbing for washing machine, space for fridge/freezer, cupboard containing gas boiler. Double glazed window.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Bedroom (2.90 x 3.25 (9'6" x 10'7"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Newly fitted carpet, double glazed window with blind, radiator, fitted tripple wardrobes.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Bathroom (1.77 x 1.99 (5'9" x 6'6"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;New light wood effect vinyl flooring, new white bathroom suite comprising of bath with fully tiled walls and electric shower above, shower curtain. Pedestal wash hand basin with tiled splashback and mirrored cabinet above. WC, shaving socket, radiator, double glazed window, extractor fan.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Outside&lt;/strong&gt;&lt;br&gt;&lt;br&gt;To Front - the property is set back from the road (access via Topaz DriveShared driveway leads to single parking space.&lt;br&gt;&lt;br&gt;Garage - single garage with power and light.&lt;br&gt;&lt;br&gt;To Rear - pathway leads to private enclosed garden with raised decking (to be removed) and outside tap.&lt;br&gt;&lt;br&gt;&lt;strong&gt;General Information&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Rent £1,100.00 per calendar month&lt;br&gt;&lt;br&gt;Holding Deposit £253.84&lt;br&gt;&lt;br&gt;Deposit £1,269.23&lt;br&gt;&lt;br&gt;Tenancy An Assured Periodic Tenancy&lt;br&gt;&lt;br&gt;Restrictions No smokers.&lt;br&gt;&lt;br&gt;Viewings Strictly by prior appointment with the agent&lt;br&gt;&lt;br&gt;Authority Swale Borough Council - Band A&lt;br&gt;&lt;em&gt;&lt;br&gt;EPC&lt;/em&gt; - Band D&lt;br&gt;&lt;br&gt;Minimum Household Annual Income Required £33,000.00&lt;br&gt;&lt;br&gt;Verified Material Information&lt;br&gt;&lt;br&gt;Costs and tenure&lt;br&gt;Tenure: Leasehold&lt;br&gt;Lease length: 174 years remaining (200 years from 2000)&lt;br&gt;&lt;br&gt;The building&lt;br&gt;Detached flat, standard construction&lt;br&gt;1 bedroom, 1 bathroom, 1 reception&lt;br&gt;Accessibility adaptations: None&lt;br&gt;&lt;br&gt;Services&lt;br&gt;Mains electricity&lt;br&gt;Mains water&lt;br&gt;Mains foul drainage&lt;br&gt;Mains surface water drainage&lt;br&gt;Mains gas central heating&lt;br&gt;Heating features: Double glazing&lt;br&gt;Broadband: FTTP (Fibre to the Premises)&lt;br&gt;Mobile coverage: O2 ok, Vodafone ok, Three good, EE good&lt;br&gt;Parking: Garage and Driveway&lt;br&gt;Not in a controlled parking zone&lt;br&gt;No disabled parking available&lt;br&gt;&lt;br&gt;Risks and restrictions&lt;br&gt;Not a listed building&lt;br&gt;Not in a conservation area&lt;br&gt;No tree preservation order&lt;br&gt;Title register restrictions (K840875):&lt;br&gt;- The owner cannot sell or transfer the property without a certificate from Hampshire County Estates Limited. This is a common 'restriction' (a legal block) used to ensure that the new owner agrees to follow the lease rules.&lt;br&gt;- The property must only be used as a private home and cannot be used for any business, trade, or commercial purposes.&lt;br&gt;- The owner is not allowed to build any commercial or retail structures on the land.&lt;br&gt;- The property cannot be used for social housing.&lt;br&gt;- The owner must not use the property for any noisy, offensive, illegal, or immoral activities, nor for public auctions or gambling.&lt;br&gt;- No buildings or structures can be erected within 3 metres of any underground pipes, sewers, or drains.&lt;br&gt;- The owner is restricted from objecting to certain future development plans on the surrounding land by the original builders, provided those plans do not unfairly harm the property's appearance or value.&lt;br&gt;Non-coal mining area: Yes&lt;br&gt;All information is provided without warranty. Contains hm Land Registry data © Crown copyright and database right 2021. This data is licensed under the Open Government Licence v3.0.&lt;br&gt;The information contained is intended to help you decide whether the property is suitable for you. You should verify any answers which are important to you with your property lawyer or surveyor or ask for quotes from the appropriate trade experts: Builder, plumber, electrician, damp, and timber expert.</t>
+  </si>
+  <si>
+    <t>One Bedroom Coach House Apartment
+Newly Refurbished Throughout inc Kitchen &amp; Bathroom
+New Neutral Flooring and Decoration
+Off Street Parking &amp; Garage
+Private Enclosed Garden
+Good Access to Local Shops and A249</t>
+  </si>
+  <si>
+    <t>George Webb Finn</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/george-webb-finn-sittingbourne-36787/</t>
+  </si>
+  <si>
+    <t>01795 883518</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/to-rent/details/73886480/</t>
+  </si>
+  <si>
+    <t>2026-08-24T09:09:15Z</t>
+  </si>
+  <si>
+    <t>1 bed flat to rent36- 38 Park Road, Sittingbourne ME10</t>
+  </si>
+  <si>
+    <t>36- 38 Park Road, Sittingbourne ME10</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/6e188745be4b3a5538034d70c3730a03de62bda9.jpg
+https://lid.zoocdn.com/u/1024/768/cc46ecdf9651ea9bd32c46d12fb9aa3dc342de5f.jpg
+https://lid.zoocdn.com/u/1024/768/981745dcdea3ed4ba2f1b99fe4969d899c1cdfbd.jpg
+https://lid.zoocdn.com/u/1024/768/afffc4447bce35fd123a6577e885436ca6afc231.jpg
+https://lid.zoocdn.com/u/1024/768/cdffd4f89245575b0b27a16863ec78574d5908e0.jpg
+https://lid.zoocdn.com/u/1024/768/80ffb82b46737af35cde016ef22b5db36983126f.jpg
+https://lid.zoocdn.com/u/1024/768/2c4791c212a750f6dc88133a8a27391c2ceb926e.jpg</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Available immediately</t>
+  </si>
+  <si>
+    <t>This bright and spacious one-bedroom first-floor flat available for immediate occupancy, ideally located within easy walking distance of Sittingbourne town centre and the mainline train station with its excellent direct links to London. The property features a good-sized double bedroom, a full bathroom equipped with a bath, and a functional open-plan kitchen and living area. Perfect for professionals and commuters alike, this well-situated apartment also benefits from its own dedicated allocated parking space.</t>
+  </si>
+  <si>
+    <t>Available Immediately!
+One Bedroom First Floor Flat
+Open-Plan Living Space
+Full Bathroom including Bath
+Allocated Parking Space
+Easy Walking Distance to Siitngbourne Town Centre and Train Station
+Holding Fee - £207
+Deposit - £1,038
+EPC - C
+Council Tax Band - A</t>
+  </si>
+  <si>
+    <t>Lamborn &amp; Hill Estate Agents</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/lamborn-and-hill-estate-agents-sittingbourne-33732/</t>
+  </si>
+  <si>
+    <t>01795 393132</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -840,389 +891,392 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2">
-        <v>72748507</v>
+        <v>74040207</v>
       </c>
       <c r="D2">
-        <v>1300000</v>
+        <v>400000</v>
       </c>
       <c r="E2">
-        <v>972</v>
+        <v>752</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2" t="s">
         <v>28</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2">
-        <v>51.541648</v>
+        <v>51.54307</v>
       </c>
       <c r="K2">
-        <v>-0.065714</v>
+        <v>-0.07028</v>
       </c>
       <c r="L2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>1337</v>
+        <v>532</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
       <c r="W2" t="s">
         <v>37</v>
       </c>
       <c r="X2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3">
-        <v>72646360</v>
+        <v>71255893</v>
       </c>
       <c r="D3">
-        <v>550000</v>
+        <v>180000</v>
       </c>
       <c r="E3">
-        <v>811</v>
+        <v>1047</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3" t="s">
         <v>41</v>
       </c>
       <c r="H3" t="s">
         <v>42</v>
       </c>
       <c r="I3" t="s">
         <v>43</v>
       </c>
       <c r="J3">
-        <v>51.541852</v>
+        <v>51.548988</v>
       </c>
       <c r="K3">
-        <v>-0.055546</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>-0.060392</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="O3">
-        <v>678</v>
+        <v>172</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
+      <c r="Q3" t="s">
+        <v>45</v>
+      </c>
       <c r="R3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="W3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C4">
-        <v>72766897</v>
+        <v>73923987</v>
       </c>
       <c r="D4">
-        <v>800000</v>
+        <v>550000</v>
+      </c>
+      <c r="E4">
+        <v>759</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J4">
-        <v>51.547172</v>
+        <v>51.542651</v>
       </c>
       <c r="K4">
-        <v>-0.066878</v>
+        <v>-0.063602</v>
       </c>
       <c r="L4">
         <v>2</v>
       </c>
       <c r="M4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
+      <c r="O4">
+        <v>725</v>
+      </c>
       <c r="P4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="R4" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="S4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="T4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="U4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="W4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C5">
-        <v>72710812</v>
+        <v>73996126</v>
       </c>
       <c r="D5">
-        <v>400000</v>
+        <v>1100</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="G5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="I5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J5">
-        <v>51.543665</v>
+        <v>51.35115</v>
       </c>
       <c r="K5">
-        <v>-0.057234</v>
+        <v>0.718088</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q5" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="R5" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="S5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="T5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="U5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="V5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="W5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="X5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C6">
-        <v>72649384</v>
+        <v>73886480</v>
       </c>
       <c r="D6">
-        <v>850000</v>
+        <v>900</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="G6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="I6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J6">
-        <v>51.540782</v>
+        <v>51.339344</v>
       </c>
       <c r="K6">
-        <v>-0.05654</v>
+        <v>0.731272</v>
       </c>
       <c r="L6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="P6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Q6" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="R6" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="T6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="U6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="V6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="W6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="X6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">